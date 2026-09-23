--- v0 (2026-06-22)
+++ v1 (2026-09-23)
@@ -1,6160 +1,6056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0188\Desktop\115Q2 本局網頁更新\上傳\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0188\Desktop\11509 115Q3 本局網頁更新\上傳\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{53E4D29E-E595-4774-98F1-8109A9782FB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{861A7A8A-D82F-4225-BD52-1A8DDF3CE631}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74B14D5D-8A35-45B3-907F-99AEA0653574}"/>
   </bookViews>
   <sheets>
-    <sheet name="採購契約目錄 1150611" sheetId="1" r:id="rId1"/>
+    <sheet name="採購契約目錄 1150914" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk139636814" localSheetId="0">'採購契約目錄 1150611'!$C$25</definedName>
+    <definedName name="_Hlk139636814" localSheetId="0">'採購契約目錄 1150914'!$C$29</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1988" uniqueCount="1647">
-[...7 lines deleted...]
-    <t>108.04.09</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2004" uniqueCount="1613">
+  <si>
+    <t>標的案號</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>總決標金額</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>中文標的名稱及數量摘要</t>
+  </si>
+  <si>
+    <t>決標日期</t>
+  </si>
+  <si>
+    <t>得標廠商</t>
+  </si>
+  <si>
+    <t>11314-1-01</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度保險業公開資訊觀測站系統維護服務案（後續擴充115年度）(第一次契約變更)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.9.14</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>碩遠科技股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11508-01</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度公文檔案清查、編目建檔、影像數位化及轉拷歸檔保險商品光碟委外案(第一次契約變更)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.9.4</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>仨合國際實業股份有限公司</t>
+  </si>
+  <si>
+    <t>11417-01</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「115年度保險局受理民眾陳情及金融消費爭議案件控管系統維護案」(第一次契約變更)採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.9.7</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11510</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度壽險業清償能力及選擇性過渡措施評估報告審查案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.6.30</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>財團法人保險事業發展中心</t>
+  </si>
+  <si>
+    <t>11508</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度公文檔案清查、編目建檔、影像數位化及轉拷歸檔保險商品光碟委外案</t>
+  </si>
+  <si>
+    <t>115.5.8</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11507</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>115.5.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11506</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度產險業精算簽證報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>11505</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度金融基礎教育推廣合作計畫委辦案</t>
+  </si>
+  <si>
+    <t>115.4.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>社團法人台灣公益團體自律聯盟</t>
+  </si>
+  <si>
+    <t>11504A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險業務應用AI範疇監理配套議題之研究」委託研究</t>
+  </si>
+  <si>
+    <t>115.5.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>勤業眾信聯合會計師事務所</t>
+  </si>
+  <si>
+    <t>11503A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險業資產密集再保險之監理制度研究」委託研究</t>
+  </si>
+  <si>
+    <t>11502A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險商品、財務再保險及負債避險審查業務行政委託之研究」委託研究</t>
+  </si>
+  <si>
+    <t>115.5.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>國立政治大學</t>
+  </si>
+  <si>
+    <t>11501A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度保險主題教育宣導計畫</t>
+  </si>
+  <si>
+    <t>115.3.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>三立電視股份有限公司</t>
+  </si>
+  <si>
+    <t>11418</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度風險管理與保險教育推廣入口網站維運案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.12.30</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱易財金科技有限公司</t>
+  </si>
+  <si>
+    <t>11314-1</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度保險業公開資訊觀測站系統維護服務案（後續擴充115年度）</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.12.26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11417</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「115年度保險局受理民眾陳情及金融消費爭議案件控管系統維護案」採購案</t>
+  </si>
+  <si>
+    <t>114.12.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11416</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>115年度行政文書處理、專線服務與送審案件建檔作業暨保險業務發展基金管理委員會人力委外案</t>
+  </si>
+  <si>
+    <t>114.12.02</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>新州電腦股份有限公司</t>
+  </si>
+  <si>
+    <t>11412</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>壽險業適用新一代清償能力制度過渡措施申請審查委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.6.10</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>財團法人保險安定基金</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11411</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度公文檔案清查、編目建檔、影像數位化及轉拷歸檔保險商品光碟委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.5.5</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>仨合國際實業股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11410</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度保險輔助人管理系統改版案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11409</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>200,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>委託法律服務事務採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.3.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>協合國際法律事務所</t>
-  </si>
-[...13 lines deleted...]
-    <t>107年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11408</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2,223,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.4.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>財團法人保險事業發展中心</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11404</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2,000,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.4.24</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11403</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>7,780,800</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.3.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>社團法人台灣公益團體自律聯盟</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11402</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>5,633,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.3.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11401A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>3,440,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「114年度保險主題教育宣導計畫」委辦案</t>
+  </si>
+  <si>
+    <t>114.5.14</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>三立電視股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11320</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>315,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「114年保險局受理民眾陳情及金融消費爭議案件控管系統維護案」採購案</t>
+  </si>
+  <si>
+    <t>113.12.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11319</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>175,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度RBC制度以β值調整係數所需資料庫</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.12.5</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>台灣經濟新報文化事業股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11318A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,596,900</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「以全民健康保險資料庫為基礎－阿茲海默症及腦中風醫療經驗統計研究」委託研究</t>
+  </si>
+  <si>
+    <t>114.2.13</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>東吳大學</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11317A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,994,100</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「以全民健康保險資料庫為基礎－身心障礙者按障礙成因之醫療經驗統計研究」委託研究</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11316</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>170,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度風險管理與保險教育推廣入口網站維運案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.12.27</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱易財金科技有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11315</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,0321,507</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度行政文書處理、專線服務與送審案件建檔作業暨保險業務發展基金管理委員會人力委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.12.4</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>財工管理顧問股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11314</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,300,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>114年度保險業公開資訊觀測站系統維護服務案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.12.26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11313</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>490,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度車商保代向消費者揭露所代理之保險公司問卷調查採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.9.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>益普索市場研究股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11311A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2,020,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「113年度保險主題教育宣導計畫」委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.8.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11310</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,790,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.5.17</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11308</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>7,960,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.3.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11307</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>950,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險業接軌二制度之資產負債管理國際研討會」--會議場租採購專案採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>凱裕商旅股份有限公司新板分公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11306</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>4,610,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.5.3</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11305</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2,010,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.4.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11301</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,075,000</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度公文檔案清查、編目建檔及影像掃描委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113.2.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>尚盈科技有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11223</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度保險商品監理資訊系統維護案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.12.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11222</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度保險輔助人管理系統維護服務案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.12.14</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11221</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度行政文書處理、專線服務與送審案件建檔作業暨 保險業務發展基金管理委員會人力委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.12.29</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11219</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「113年保險局受理民眾陳情及金融消費爭議案件控管系統維護案」採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11218</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>113年度風險管理與保險教育推廣入口網站維運案</t>
+  </si>
+  <si>
+    <t>112.12.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11217</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度RBC制度以β值調整係數所需資料庫</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.11.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11215A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「壽險業接軌IFRS17後保險合約及再保險合約各種準備金提存之監理指引」委託研究</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.12.18</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>財團法人東吳大學</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11214</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險業接軌二制度之保險商品結構轉型經驗國際研討會」--會議場租採購專案採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.11.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>圓山大飯店</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11213</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.8.15</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11212</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度服務管理系統硬體設備升級採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.9.27</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>優立迅有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11211A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「質子治療及達文西手術醫療經驗統計研究」委託研究計畫</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.10.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11209</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年車商保代向消費者揭露所代理之保險公司問卷調查採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.7.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11208</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度公務電動車1輛採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.6.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>和泰汽車股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11207</t>
+  </si>
+  <si>
+    <t>「國外人身保險給付強制執行與受益人介入權之法制與實務運作」研究計畫</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112.4.26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>國立政治大學</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11206</t>
+  </si>
+  <si>
+    <t>111年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>112.4.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11205</t>
+  </si>
+  <si>
+    <t>111年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>112.4.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11204</t>
+  </si>
+  <si>
+    <t>111年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>112.3.31</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11203</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>辦公室高架地板更新採購案</t>
+  </si>
+  <si>
+    <t>112.2.14</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>鴻儒室內裝修工程有限公司</t>
+  </si>
+  <si>
+    <t>11201</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度公文檔案影像掃描及編目建檔委外案</t>
+  </si>
+  <si>
+    <t>112.5.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>宜誠資訊股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11128</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度服務管理系統設備維護案</t>
+  </si>
+  <si>
+    <t>111.12.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11127</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年保險局受理民眾陳情及金融消費爭議案件控管系統維護案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11126</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度保險商品監理資訊系統維護案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.22</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11125</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度保險輔助人管理系統維護服務案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11124</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度事務性行政工作委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>安勝聯合有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11123</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度風險管理與保險教育推廣入口網站維運案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.27</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11122</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度金融基礎教育教具「理財智慧王」印製寄送案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.06</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>墨帥印刷有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11121</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度RBC制度以β值調整係數之方法論所需資料庫系統軟體資料庫暨系統使用案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.11.30</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11120</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度保險業公開資訊觀測站系統維護服務案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11119A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度業務專員及會計專員勞務採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>日森租賃股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11118A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「以全民健康保險資料庫為基礎-心臟疾病自費(或自付差額)特殊材料相關經驗統計研究」委託研究</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>逢甲大學</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11117</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「111年度人身保險商品簽署人員宣導座談會」--會議場租採購專案採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.15</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11116</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險業接軌國際制度IFRS17及ICS研討會」--會議場租採購專案採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.11.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11115</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>112年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.12.14</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11114</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度編輯印製保險法及相關法規案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.10.04</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>社團法人中華民國領航弱勢族群創業暨就業發展協會</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11112A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「中央再保險股份有限公司之定位及未來發展之研究」計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.09.14</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>智呈國際法律事務所</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11110A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>保險主題宣導計畫</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.09.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>民視文化事業股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11108A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>以全民健保資料庫為基礎-三高患者醫療經驗與身心障礙者相關經驗發生率統計研究</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.07.06</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11107A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>壽險業接軌IFRS17及ICS二制度相關接軌策略及監理制度之評估規畫研究案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.08.01</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11106</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年車商保代向消費者揭露所代理之保險公司問卷調查採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.06.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>畢肯市場研究股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11105</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度公文檔案影像掃描及編目建檔委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.06.07</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11104</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>辦公室高架地板更新採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.04.01</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>鴻儒室內裝修工程有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11103</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度壽險業精算簽證報告及複核報告覆閱委託代辦</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.04.27</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11102</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.04.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11101</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.03.17</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11030</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111.03.04</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11029</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度事務性行政工作委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.12.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>有限責任臺北市資料處理勞動合作社</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10917-1</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「110年度保險業公開資訊觀測站系統維護服務案」 (後續擴充111年度)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.11.18</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11027</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度「保險商品監理資訊系統維護案」</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.12.15</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11026</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年保險局受理民眾陳情及金融消費爭議案件控管 系統維護案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11025A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度業務專員、會計專員及行政專員勞務採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.12.24</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11024</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度保險輔助人管理系統維護服務案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11023</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度風險管理與保險教育推廣入口網站維運案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11022</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「保險業接軌國際會計制度IFRS17研討會」--會議場租採購專案採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11021</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>111年度服務管理系統設備維護案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.12.08</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11020</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度金融基礎教育教具「理財智慧王」印製寄送案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.11.29</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11019</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度RBC制度以β值調整係數之方法論所需資料庫系統軟體資料庫暨系
+統使用案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.11.12</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11018</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度保險業配合政策推動各項業務及保險績優頒獎典禮之獎盃及獎牌採
+購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.11.05</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>上大藝品禮品社</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11017</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度轉拷歸檔保險商品光碟委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.10.01</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>鐵山文件儲存服務股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11016A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>小額終老保險廣告託播案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.10.19</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10909A-1</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109年度保險主題教育宣導計畫委辦案-後擴</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.09.10</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11001-1</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度公文檔案影像掃瞄委外案-後擴</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.08.24</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>鐵山文件儲存服
+務股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11015</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110 年車商保代向消費者揭露所代理之保險公司問卷調查採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.08.31</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11014</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110 年度視訊設備財物採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.07.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>擎昊科技股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11011</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>消防安全設備採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.06.17</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>竣鑫興業有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11010</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>1721多功能會議室系統櫃暨東側茶水間電器櫃採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.06.07</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>撰美室內裝修事業有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11009</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>多功能室視聽音響設備安裝財物採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.05.13</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>易全影音有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11008A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>「以全民健保資料庫為基礎-特殊病床、癌症治療與牙科處置及手術等經驗統計研究」委託研究</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.05.28</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11006</t>
+  </si>
+  <si>
+    <t>110年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.03.29</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11005</t>
+  </si>
+  <si>
+    <t>109年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>財團法人保險安定基金</t>
   </si>
   <si>
-    <t>10727</t>
-[...65 lines deleted...]
-    <t>108年度業務專員、會計專員及行政事務員各1名派遣勞務採購案</t>
+    <t>11004</t>
+  </si>
+  <si>
+    <t>109年度壽險業精算簽證報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.04.26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>11003</t>
+  </si>
+  <si>
+    <t>109年度產險業精算簽證報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>東吳大學</t>
+  </si>
+  <si>
+    <t>11001</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110年度公文檔案影像掃瞄委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>110.02.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10915</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年度事務性行政工作委外案</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.12.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>國鼎公寓大廈管理維護股份有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10918A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年度業務專員、會計專員及行政專員勞務採購案</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>優利資源整合股份有限公司</t>
-  </si>
-[...22 lines deleted...]
-    <t>10721</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10920</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.12.09</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10924</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>110</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年保險局受理民眾陳情及金融消費爭議案件控管系統維護案</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.12.08</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10919</t>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>服務管理系統設備維護案</t>
-  </si>
-[...2348 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109年度RBC制度以β值調整係數之方法論所需資料庫系統軟體資料庫暨系統使用案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.11.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10913</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>辦公空間裝修設計及施工統包工程案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.11.13</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>祿寶營造有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10911A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>身心障礙者相關經驗發生率統計研究委託研究計畫</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.11.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10907-1</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>109</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>年辦公室高架地板更新採購案第一次後擴</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.10.05</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10912</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>辦公空間裝修設計及施工統包工程專案管理</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>(含監造)案</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.10.13</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳柏元建築師事務所</t>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>10909A</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...19 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>109</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>年度保險主題教育宣導計畫委辦案</t>
     </r>
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.09.17</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10907</t>
+    <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>109年辦公室高架地板更新採購案</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...175 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.06.02</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10906</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109年無線簡報系統及無線簡報分享器採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.05.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>易宇科技有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10905A</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2019年版本國際保險監理官協會(IAIS)保險核心原則(ICP)委外翻譯案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.4.13</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10904</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.04.24</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10903</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108年度產險業精算簽證報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.4.24</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10902</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.03.26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10901</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109.02.21</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10822</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108年度RBC制度以β值調整係數之方法論所需資料庫系統軟體資料庫暨系統使用案</t>
+  </si>
+  <si>
+    <t>108.11.15</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10821</t>
+  </si>
+  <si>
+    <t>優立迅有限公司</t>
+  </si>
+  <si>
+    <t>10819</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109年度保險輔助人管理系統維護服務及擴充案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.12.06</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10818</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>109年度事務性行政工作委外案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.12.23</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>亞奇人力資源有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10817</t>
+  </si>
+  <si>
+    <t>109年度風險管理與保險教育推廣入口網站維運案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.10.29</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10816</t>
+  </si>
+  <si>
+    <t>保險商品監理資訊系統維護案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.10.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10813</t>
+  </si>
+  <si>
+    <t>108年度編輯印製保險法及相關法規彙編採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.08.20</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>種子發多元化廣告有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10811</t>
+  </si>
+  <si>
+    <t>108至109年度公文檔案影像掃描及編目建檔作業委外勞務採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.04.30</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10810</t>
+  </si>
+  <si>
+    <t>108年度保險輔助人管理系統擴充案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.4.17</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10808</t>
+  </si>
+  <si>
+    <t>處理栗○○君及富○國際開發股份有限公司因不服本會公告所提起之訴願及行政訴訟之法律服務事務</t>
+  </si>
+  <si>
+    <t>108.04.09</t>
+  </si>
+  <si>
+    <t>協合國際法律事務所</t>
+  </si>
+  <si>
+    <t>10806</t>
+  </si>
+  <si>
+    <t>108年辦公室高架地板更新採購案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.04.16</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>紘鼎室內裝修設計有限公司</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10805</t>
+  </si>
+  <si>
+    <t>108年度金融基礎教育推廣合作計畫委辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.4.25</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10804</t>
+  </si>
+  <si>
+    <t>處理宏○人壽保險股份有限公司不服本會裁處書之行政處分，提起之訴願及行政訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>108.03.18</t>
+  </si>
+  <si>
+    <t>10803</t>
+  </si>
+  <si>
+    <t>107年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>10802</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>107年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>10801</t>
+  </si>
+  <si>
+    <t>107年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>10727</t>
+  </si>
+  <si>
+    <t>保險商品監理資訊系統維護案</t>
+  </si>
+  <si>
+    <t>107.12.25</t>
+  </si>
+  <si>
+    <t>碩遠科技股份有限公司</t>
+  </si>
+  <si>
+    <t>10720</t>
+  </si>
+  <si>
+    <t>108年度保險業公開資訊觀測站系統維護服務及擴充案</t>
+  </si>
+  <si>
+    <t>瑄品股份有限公司</t>
+  </si>
+  <si>
+    <t>10725</t>
+  </si>
+  <si>
+    <t>108年度事務人員及文書工作勞務採購案</t>
+  </si>
+  <si>
+    <t>107.12.24</t>
+  </si>
+  <si>
+    <t>安勝聯合有限公司</t>
+  </si>
+  <si>
+    <t>10726</t>
+  </si>
+  <si>
+    <t>108年度報紙訂購及派送案</t>
+  </si>
+  <si>
+    <t>107.12.21</t>
+  </si>
+  <si>
+    <t>達龍書報社</t>
+  </si>
+  <si>
+    <t>10728</t>
+  </si>
+  <si>
+    <t>108年度保險輔助人管理系統維護服務案</t>
+  </si>
+  <si>
+    <t>107.12.14</t>
+  </si>
+  <si>
+    <t>10722</t>
+  </si>
+  <si>
+    <t>108年度資料庫個人資料存取監控稽核系統維護案</t>
+  </si>
+  <si>
+    <t>宏碁資訊服務股份有限公司</t>
+  </si>
+  <si>
+    <t>10718A</t>
+  </si>
+  <si>
+    <t>108年度業務專員、會計專員及行政事務員各1名派遣勞務採購案</t>
   </si>
   <si>
     <t>優利資源整合股份有限公司</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...7 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>10724</t>
+  </si>
+  <si>
+    <t>108年度風險管理與保險教育推廣入口網站維運案</t>
+  </si>
+  <si>
+    <t>107.12.04</t>
+  </si>
+  <si>
+    <t>10723A</t>
+  </si>
+  <si>
+    <t>108年度保險業通報作業資訊系統軟硬體維護採購案</t>
+  </si>
+  <si>
+    <t>107.11.29</t>
+  </si>
+  <si>
+    <t>鴻名企業股份有限公司</t>
+  </si>
+  <si>
+    <t>10721</t>
+  </si>
+  <si>
+    <t>服務管理系統設備維護案</t>
+  </si>
+  <si>
+    <t>10719</t>
+  </si>
+  <si>
+    <t>107年度RBC制度以β值調整係數之方法論所需資料庫系統軟體資料庫
+暨系統使用案</t>
+  </si>
+  <si>
+    <t>107.11.13</t>
   </si>
   <si>
     <t>台灣經濟新報文化事業股份有限公司</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...68 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>10716</t>
+  </si>
+  <si>
+    <t>107年度編輯印製保險法及相關法規案</t>
+  </si>
+  <si>
+    <t>107.09.10</t>
+  </si>
+  <si>
+    <t>台灣身心障礙人福利促進協會</t>
+  </si>
+  <si>
+    <t>10715</t>
+  </si>
+  <si>
+    <t>處理富有國際開發股份有限公司因不服行政院107年5月23日院臺訴字第1070174813號訴願決定所提起之行政訴訟之法律服務事務</t>
+  </si>
+  <si>
+    <t>107.08.23</t>
+  </si>
+  <si>
+    <t>10714A</t>
+  </si>
+  <si>
+    <t>107年度保險主題教育宣導計畫委辦案</t>
+  </si>
+  <si>
+    <t>107.07.30</t>
+  </si>
+  <si>
+    <t>誠曦行銷股份有限公司</t>
+  </si>
+  <si>
+    <t>10713</t>
+  </si>
+  <si>
+    <t>107年度微型、高齡化、地震保險、強制車險宣導活動－全國巡迴講座</t>
+  </si>
+  <si>
+    <t>107.07.17</t>
+  </si>
+  <si>
+    <t>財團法人保險犯罪防制中心</t>
+  </si>
+  <si>
+    <t>10712</t>
+  </si>
+  <si>
+    <t>處理張○○君不服本會命遠○人壽保險事業股份有限公司解除張君經
+理人職務之處分提起之訴願及行政訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>107.06.06</t>
+  </si>
+  <si>
+    <t>理律法律事務所</t>
+  </si>
+  <si>
+    <t>10710</t>
+  </si>
+  <si>
+    <t>107年度金融基礎教育推廣合作計畫委辦案</t>
+  </si>
+  <si>
+    <t>107.05.10</t>
+  </si>
+  <si>
+    <t>10709</t>
+  </si>
+  <si>
+    <t>106年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>107.04.26</t>
+  </si>
+  <si>
+    <t>10708</t>
+  </si>
+  <si>
+    <t>106年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>107.04.25</t>
+  </si>
+  <si>
+    <t>10707</t>
+  </si>
+  <si>
+    <t>106年度壽險業保險合約負債公允價值評估覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>107.03.26</t>
+  </si>
+  <si>
+    <t>10706</t>
+  </si>
+  <si>
+    <t>我國保險業各種準備金提存制度之檢討---因應國際財務報導準則公報
+第17號(IFRS 17)-保險合約會計規定</t>
+  </si>
+  <si>
+    <t>107.03.16</t>
+  </si>
+  <si>
+    <t>安侯建業聯合會計師事務所</t>
+  </si>
+  <si>
+    <t>10702</t>
+  </si>
+  <si>
+    <t>107年度資料庫個人資料存取監控稽核系統維護案</t>
+  </si>
+  <si>
+    <t>107.01.29</t>
+  </si>
+  <si>
+    <t>10701</t>
+  </si>
+  <si>
+    <t>107年度保險局受理民眾陳情及金融消費爭議案件控管系統維護暨改版計畫案</t>
+  </si>
+  <si>
+    <t>10704</t>
+  </si>
+  <si>
+    <t>107年度風險管理與保險教育推廣入口網站維運案</t>
+  </si>
+  <si>
+    <t>107.01.22</t>
+  </si>
+  <si>
+    <t>10703A</t>
+  </si>
+  <si>
+    <t>107年度保險業通報作業資訊系統軟硬體維護採購案</t>
+  </si>
+  <si>
+    <t>10629</t>
+  </si>
+  <si>
+    <t>107年度保險輔助人系統維護服務案</t>
+  </si>
+  <si>
+    <t>106.12.28</t>
+  </si>
+  <si>
+    <t>10630</t>
+  </si>
+  <si>
+    <t>106.12.27</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>107年度事務人員及文書工作勞務採購案</t>
+  </si>
+  <si>
+    <t>106.12.25</t>
+  </si>
+  <si>
+    <t>10628</t>
+  </si>
+  <si>
+    <t>107年度保險業公開資訊觀測站系統維護服務案</t>
+  </si>
+  <si>
+    <t>106.12.21</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>「RBC制度以β值調整係數之方法論所需資料庫系統軟體」資料庫暨系統使用案</t>
+  </si>
+  <si>
+    <t>106.12.18</t>
+  </si>
+  <si>
+    <t>10620</t>
+  </si>
+  <si>
+    <t>106.10.06</t>
+  </si>
+  <si>
+    <t>益靖有限公司</t>
+  </si>
+  <si>
+    <t>10615</t>
+  </si>
+  <si>
+    <t>「106年度風險管理與保險教育推廣入口網站維運案」</t>
+  </si>
+  <si>
+    <t>106.06.26</t>
+  </si>
+  <si>
+    <t>10614</t>
+  </si>
+  <si>
+    <t>106年度保險業公開資訊觀測站系統維護服務案</t>
+  </si>
+  <si>
+    <t>106.06.12</t>
+  </si>
+  <si>
+    <t>台塑網科技股份有限公司</t>
+  </si>
+  <si>
+    <t>10616</t>
+  </si>
+  <si>
+    <t>「106年度各類保險宣導活動-園遊會」</t>
+  </si>
+  <si>
+    <t>106.06.09</t>
+  </si>
+  <si>
+    <t>鑽石糖創意行銷有限公司</t>
+  </si>
+  <si>
+    <t>10613</t>
+  </si>
+  <si>
+    <t>「106年度金融基礎教育推廣合作計畫」委辦案</t>
+  </si>
+  <si>
+    <t>106.05.18</t>
+  </si>
+  <si>
+    <t>10607A</t>
+  </si>
+  <si>
+    <t>「人身保險商品採實物給付之風險控管與監理規範」委託研究計畫案</t>
+  </si>
+  <si>
+    <t>106.05.16</t>
+  </si>
+  <si>
+    <t>愛森管理顧問有限公司</t>
+  </si>
+  <si>
+    <t>10606</t>
+  </si>
+  <si>
+    <t>處理林○○因不服行政院105年11月24日院臺訴字第1050184046號、院臺訴字第1050184634號訴願決定提起之行政訴訟之法律服務事務</t>
+  </si>
+  <si>
+    <t>10611</t>
+  </si>
+  <si>
+    <t>105年度產險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>106.05.12</t>
+  </si>
+  <si>
+    <t>10612A</t>
+  </si>
+  <si>
+    <t>「建置保險商品聚合平台可行性之研究」委託研究計畫</t>
+  </si>
+  <si>
+    <t>106.05.10</t>
+  </si>
+  <si>
+    <t>財團法人保險發展中心</t>
+  </si>
+  <si>
+    <t>10608A</t>
+  </si>
+  <si>
+    <t>「數位金融下保險電子商務的發展與監理」委託研究計畫案</t>
+  </si>
+  <si>
+    <t>106.05.04</t>
+  </si>
+  <si>
+    <t>智呈國際法律事務所</t>
+  </si>
+  <si>
+    <t>10609</t>
+  </si>
+  <si>
+    <t>保險業資金運用之監理政策研究</t>
+  </si>
+  <si>
+    <t>106.04.28</t>
+  </si>
+  <si>
+    <t>10610</t>
+  </si>
+  <si>
+    <t>105年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>106.04.26</t>
+  </si>
+  <si>
+    <t>10605</t>
+  </si>
+  <si>
+    <t>105年度壽險業有效契約負債公允價值評估覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>106.03.24</t>
+  </si>
+  <si>
+    <t>10604</t>
+  </si>
+  <si>
+    <t>106年度報紙訂購及派送案採購案</t>
+  </si>
+  <si>
+    <t>10601A</t>
+  </si>
+  <si>
+    <t>106年度保險業通報作業資訊系統軟硬體維護採購案</t>
+  </si>
+  <si>
+    <t>106.02.17</t>
+  </si>
+  <si>
+    <t>106.01.23</t>
+  </si>
+  <si>
+    <t>10529</t>
+  </si>
+  <si>
+    <t>「106年度保險輔助人管理系統維護服務」採購案</t>
+  </si>
+  <si>
+    <t>105.12.29</t>
+  </si>
+  <si>
+    <t>10524</t>
+  </si>
+  <si>
+    <t>105.12.28</t>
+  </si>
+  <si>
+    <t>10528</t>
+  </si>
+  <si>
+    <t>106年連續資料保護系統維護案</t>
+  </si>
+  <si>
+    <t>105.12.27</t>
+  </si>
+  <si>
+    <t>元凱資訊股份有限公司</t>
+  </si>
+  <si>
+    <t>10527</t>
+  </si>
+  <si>
+    <t>106年度資料庫個人資料存取監控稽核系統維護案</t>
+  </si>
+  <si>
+    <t>105.11.30</t>
+  </si>
+  <si>
+    <t>10522</t>
+  </si>
+  <si>
+    <t>105至106年度公文影像掃描(含88年以前財政部舊檔)委外案</t>
+  </si>
+  <si>
+    <t>宜誠資訊股份有限公司</t>
+  </si>
+  <si>
+    <t>10525A</t>
+  </si>
+  <si>
+    <t>106年度「業務專員、會計專員及行政事務員各1名派遣勞務採購案」</t>
+  </si>
+  <si>
+    <t>105.11.21</t>
+  </si>
+  <si>
+    <t>10526</t>
+  </si>
+  <si>
+    <t>105.11.18</t>
+  </si>
+  <si>
+    <t>10523</t>
+  </si>
+  <si>
+    <t>106年度事務人員及文書工作勞務採購案</t>
+  </si>
+  <si>
+    <t>105.11.01</t>
+  </si>
+  <si>
+    <t>優思達企業有限公司</t>
+  </si>
+  <si>
+    <t>10520</t>
+  </si>
+  <si>
+    <t>105年度編輯印製保險法及相關法規</t>
+  </si>
+  <si>
+    <t>105.10.31</t>
+  </si>
+  <si>
+    <t>元東印刷包裝有限公司</t>
+  </si>
+  <si>
+    <t>10521</t>
+  </si>
+  <si>
+    <t>新店檔案庫房檔案櫃採購案</t>
+  </si>
+  <si>
+    <t>105.10.20</t>
+  </si>
+  <si>
+    <t>均輝工業股份有限公司</t>
+  </si>
+  <si>
+    <t>10519</t>
+  </si>
+  <si>
+    <t>處理栗○○、江○○及林○○等3人因不服限制財產移轉、交付或設定他項權利或限制出境之處分(本會105年7月22日金管保財字第10502503401號函及金管保財字第10502503402號函)所提起之訴願之法律服務事務</t>
+  </si>
+  <si>
+    <t>105.09.30</t>
+  </si>
+  <si>
+    <t>10518A</t>
+  </si>
+  <si>
+    <t>105年度9月至12月「業務專員、會計專員及行政事務員各1名派遣勞務採購案」</t>
+  </si>
+  <si>
+    <t>105.09.12</t>
+  </si>
+  <si>
+    <t>10517</t>
+  </si>
+  <si>
+    <t>105年度交換器汰換案</t>
+  </si>
+  <si>
+    <t>105.08.26</t>
+  </si>
+  <si>
+    <t>精準國際開發有限公司</t>
+  </si>
+  <si>
+    <t>10515A</t>
+  </si>
+  <si>
+    <t>105年度微型保險及汽機車第三人責任保險商品整合推廣計畫委辦案</t>
+  </si>
+  <si>
+    <t>群策公關顧問有限公司</t>
+  </si>
+  <si>
+    <t>10516</t>
+  </si>
+  <si>
+    <t>105年度微型、高齡化、地震保險暨各類保險宣導活動－草地野餐音樂會暨園遊會</t>
+  </si>
+  <si>
+    <t>105.08.03</t>
+  </si>
+  <si>
+    <t>啟點行銷有限公司</t>
+  </si>
+  <si>
+    <t>10509</t>
+  </si>
+  <si>
+    <t>處理李○○君因不服限制出境處分（本會105年2月3日金管保財字第10502501002號函）所提起之訴願及行政訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>105.05.20</t>
+  </si>
+  <si>
+    <t>10511</t>
+  </si>
+  <si>
+    <t>105年度風險管理與保險教育資料庫網站維運案</t>
+  </si>
+  <si>
+    <t>105.05.17</t>
+  </si>
+  <si>
+    <t>10506</t>
+  </si>
+  <si>
+    <t>「105年度金融基礎教育推廣合作計畫 」委辦案</t>
+  </si>
+  <si>
+    <t>105.05.13</t>
+  </si>
+  <si>
+    <t>非玩不可創意文化有限公司</t>
+  </si>
+  <si>
+    <t>10505</t>
+  </si>
+  <si>
+    <t>處理栗○○君不服本會接管朝○人壽保險股份有限公司處分(105年1月26日金管保財字第10502501262號函)提起之訴願及行政訴訟案(含訴願人另行向訴願機關或行政法院聲請停止接管處分之答辯)之法律服務事務</t>
+  </si>
+  <si>
+    <t>105.04.29</t>
+  </si>
+  <si>
+    <t>10510</t>
+  </si>
+  <si>
+    <t>政府財產與責任之天災風險管理效益研究</t>
+  </si>
+  <si>
+    <t>105.04.28</t>
+  </si>
+  <si>
+    <t>10507</t>
+  </si>
+  <si>
+    <t>104年度壽險業精算簽證報告及複核報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>10508</t>
+  </si>
+  <si>
+    <t>104年度產險業精算簽證報告覆閱委託代辦案</t>
+  </si>
+  <si>
+    <t>105.03.30</t>
   </si>
   <si>
     <t>逢甲大學</t>
-    <phoneticPr fontId="4" type="noConversion"/>
-[...1548 lines deleted...]
-    <t>逢甲大學</t>
+  </si>
+  <si>
+    <t>10504</t>
   </si>
   <si>
     <t>105年度資料庫個人資料存取監控稽核系統維護案</t>
   </si>
   <si>
+    <t>105.03.28</t>
+  </si>
+  <si>
     <t>宏碁股份有限公司</t>
   </si>
   <si>
+    <t>10502</t>
+  </si>
+  <si>
     <t>105年度公文檔案影像掃描及編目建檔委外案</t>
   </si>
   <si>
     <t>虹稷國際有限公司</t>
   </si>
   <si>
+    <t>10503</t>
+  </si>
+  <si>
     <t>104年度壽險業保險合約負債公允價值評估覆閱委託代辦案</t>
   </si>
   <si>
+    <t>105.03.15</t>
+  </si>
+  <si>
+    <t>10501</t>
+  </si>
+  <si>
     <t>105年度報紙訂購及派送案採購案</t>
   </si>
   <si>
+    <t>105.02.01</t>
+  </si>
+  <si>
     <t>翔龍書報社</t>
   </si>
   <si>
+    <t>10429</t>
+  </si>
+  <si>
     <t>105年度保險輔助人管理系統維護服務採購案</t>
   </si>
   <si>
+    <t>105.01.27</t>
+  </si>
+  <si>
+    <t>碩遠科技有限公司</t>
+  </si>
+  <si>
+    <t>10631</t>
+  </si>
+  <si>
+    <t>105.01.22</t>
+  </si>
+  <si>
+    <t>10423</t>
+  </si>
+  <si>
     <t>105年度事務人員及文書工作勞務採購案</t>
   </si>
   <si>
+    <t>105.01.08</t>
+  </si>
+  <si>
+    <t>10404</t>
+  </si>
+  <si>
     <t>處理葉oo及蔡oo因不服撤換負責人處分（本會103年12月31日金管保財字第10302511532號裁處書）所提起之訴願及行政訴訟案之法律服務事務案</t>
   </si>
   <si>
+    <t>104.4.27</t>
+  </si>
+  <si>
+    <t>10430</t>
+  </si>
+  <si>
     <t>105年度保險業公開資訊觀測站系統維護服務案</t>
   </si>
   <si>
+    <t>104.12.31</t>
+  </si>
+  <si>
     <t>台灣國際商業機器股份有限公司</t>
   </si>
   <si>
+    <t>10426</t>
+  </si>
+  <si>
     <t>本局「服務管理系統設備維護案」</t>
   </si>
   <si>
+    <t>104.12.29</t>
+  </si>
+  <si>
+    <t>10422</t>
+  </si>
+  <si>
     <t>RBC制度所需資料庫系統軟體資料庫暨使用採購</t>
   </si>
   <si>
+    <t>10427A</t>
+  </si>
+  <si>
     <t>105年度保險業通報作業資訊系統軟硬體維護採購案</t>
   </si>
   <si>
+    <t>104.12.28</t>
+  </si>
+  <si>
     <t>鴻名企業有限公司</t>
   </si>
   <si>
+    <t>10425</t>
+  </si>
+  <si>
     <t>2016年亞洲保險監理官論壇(AFIR)委辦案</t>
   </si>
   <si>
+    <t>104.12.15</t>
+  </si>
+  <si>
     <t>一欣國際有限公司</t>
   </si>
   <si>
+    <t>10420</t>
+  </si>
+  <si>
+    <t>104年度交換器2台汰換案</t>
+  </si>
+  <si>
+    <t>104.12.04</t>
+  </si>
+  <si>
+    <t>中孚科技股份有限公司</t>
+  </si>
+  <si>
+    <t>10421A</t>
+  </si>
+  <si>
+    <t>105年度進用業務專員、會計人員及試務人員各1名</t>
+  </si>
+  <si>
+    <t>104.11.12</t>
+  </si>
+  <si>
+    <t>益三元國際有限公司</t>
+  </si>
+  <si>
+    <t>10419</t>
+  </si>
+  <si>
     <t>兩岸保險監理合作平臺會議相關勞務採購</t>
   </si>
   <si>
+    <t>104.10.22</t>
+  </si>
+  <si>
+    <t>雄獅旅行社股份有限公司板橋分公司</t>
+  </si>
+  <si>
+    <t>10417</t>
+  </si>
+  <si>
     <t>A4再生影印紙採購案</t>
   </si>
   <si>
+    <t>104.10.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 皓晟實業股份有限公司</t>
+  </si>
+  <si>
+    <t>10416</t>
+  </si>
+  <si>
     <t>編輯印製「保險法及相關法規」</t>
   </si>
   <si>
+    <t>104.09.08</t>
+  </si>
+  <si>
+    <t>上校基業有限公司</t>
+  </si>
+  <si>
+    <t>10411</t>
+  </si>
+  <si>
     <t>「104年度風險管理及保險教育資料庫網站改版計畫案」</t>
   </si>
   <si>
+    <t>104.09.03</t>
+  </si>
+  <si>
+    <t>10415</t>
+  </si>
+  <si>
     <t>104年度新店北宜路檔案庫房結構補強及整修工程採購案</t>
   </si>
   <si>
+    <t>104.08.27</t>
+  </si>
+  <si>
     <t>瑞裕土木包工業</t>
   </si>
   <si>
+    <t>10413</t>
+  </si>
+  <si>
     <t>處理李oo因不服限制財產移轉、交付或設定他項權利或限制出境之處分(本會104年5月8日金管保財字第10402503102號裁處書)所提起之訴願及行政訴訟案之法律服務事務</t>
   </si>
   <si>
+    <t>104.07.31</t>
+  </si>
+  <si>
+    <t>10414</t>
+  </si>
+  <si>
     <t>104年度高齡化、微型保險暨各類保險宣導活動-公益路跑暨園遊會」委辦案</t>
   </si>
   <si>
+    <t>104.07.29</t>
+  </si>
+  <si>
+    <t>10408</t>
+  </si>
+  <si>
     <t>「104年度金融基礎教育推廣合作計畫」委辦案</t>
   </si>
   <si>
+    <t>104.07.27</t>
+  </si>
+  <si>
+    <t>10412A</t>
+  </si>
+  <si>
     <t>10412A-「104年度長期照護及公共意外責任保險商品整合推廣計畫」委辦案(保發基金)</t>
   </si>
   <si>
+    <t>104.07.13</t>
+  </si>
+  <si>
+    <t>10409A</t>
+  </si>
+  <si>
     <t>「104年度保險教育主題電視節目宣導計畫」委辦案（保發基金）</t>
   </si>
   <si>
+    <t>104.06.29</t>
+  </si>
+  <si>
     <t>中華電視股份有限公司</t>
   </si>
   <si>
+    <t>10410</t>
+  </si>
+  <si>
     <t>「104年度風險管理與保險資料庫網站改版計畫」委辦案</t>
   </si>
   <si>
+    <t>104.05.26</t>
+  </si>
+  <si>
+    <t>10407</t>
+  </si>
+  <si>
     <t>辦理「處理陳oo、鄧oo、李oo、杜oo、潘oo、安oo及王oo等7人不服限制財產移轉、交付或設定他項權利或限制出境之處分(本會104年2月10日金管保材字第10402501253號、第10402501255號、第10402501256號、10402501257號裁處書，及本會104年2月11日金管保財字第10402501258號裁處書)所提起之訴願及行政訴訟案之法律服務事務」</t>
   </si>
   <si>
+    <t>104.05.18</t>
+  </si>
+  <si>
+    <t>10405</t>
+  </si>
+  <si>
     <t>103年度壽險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>104.04.27</t>
+  </si>
+  <si>
+    <t>10406</t>
+  </si>
+  <si>
     <t>103年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>104.04.17</t>
+  </si>
+  <si>
+    <t>10403</t>
+  </si>
+  <si>
     <t>103年度壽險業保險合約負債公允價值評估覆閱委託代辦案</t>
   </si>
   <si>
+    <t>104.03.24</t>
+  </si>
+  <si>
+    <t>10402</t>
+  </si>
+  <si>
     <t>104年度公文影像掃描及編目建檔委外案</t>
   </si>
   <si>
     <t>華雋線上科技股份有限公司</t>
   </si>
   <si>
+    <t>10401</t>
+  </si>
+  <si>
     <t>104年度保險輔助人管理系統維護</t>
   </si>
   <si>
+    <t>104.02.02</t>
+  </si>
+  <si>
+    <t>10335</t>
+  </si>
+  <si>
     <t>保險商品監理資訊系統維護委外案</t>
   </si>
   <si>
+    <t>104.01.21</t>
+  </si>
+  <si>
+    <t>10530</t>
+  </si>
+  <si>
+    <t>104.01.12</t>
+  </si>
+  <si>
+    <t>10337A</t>
+  </si>
+  <si>
     <t>104年度保險業通報作業資訊系統軟硬體維護採購案</t>
   </si>
   <si>
+    <t>103.12.30</t>
+  </si>
+  <si>
+    <t>10336</t>
+  </si>
+  <si>
     <t>國際財務報導準則第四號(IFRS 4)-保險合約會計第二階段(Phase II)研究案</t>
   </si>
   <si>
+    <t>10334</t>
+  </si>
+  <si>
+    <t>10330A</t>
+  </si>
+  <si>
     <t>103年度加入共用金融監督管理委員會公文線上簽核系統(保險局)相關程式增修</t>
   </si>
   <si>
+    <t>103.12.15</t>
+  </si>
+  <si>
     <t>帝緯系統整合股份有限公司</t>
   </si>
   <si>
+    <t>10326A</t>
+  </si>
+  <si>
     <t>進用業務專員及行政專員各1名</t>
   </si>
   <si>
+    <t>103.12.09</t>
+  </si>
+  <si>
+    <t>10333</t>
+  </si>
+  <si>
     <t>「RBC制度以β值調整係數之方法論所需資料庫系統軟體」資料庫暨系統使用</t>
   </si>
   <si>
+    <t xml:space="preserve"> 103.12.09</t>
+  </si>
+  <si>
+    <t>10331</t>
+  </si>
+  <si>
     <t>業務宣導禮品採購案</t>
   </si>
   <si>
+    <t>103.12.05</t>
+  </si>
+  <si>
     <t>法藍瓷股份有限公司</t>
   </si>
   <si>
+    <t>10332</t>
+  </si>
+  <si>
     <t>104年度事務人員及文書工作勞務採購案</t>
   </si>
   <si>
+    <t>103.11.25</t>
+  </si>
+  <si>
     <t>盛揚興業有限公司</t>
   </si>
   <si>
+    <t>10329</t>
+  </si>
+  <si>
     <t>104年度報紙訂購及派送</t>
   </si>
   <si>
+    <t>103.11.13</t>
+  </si>
+  <si>
+    <t>10328</t>
+  </si>
+  <si>
     <t>103至104年度年度風險管理與保險教育資料庫維護</t>
   </si>
   <si>
+    <t>103.11.11</t>
+  </si>
+  <si>
+    <t>10325</t>
+  </si>
+  <si>
     <t>陳○○暨劉○○不服限制其財產移轉、交付或設定他項權利及限制出境之處分（103年8月12日金管保財字第1030250748F號）提起訴願及行政訴訟以請求撤銷行政處分及訴願決定案件處理之法律服務事務</t>
   </si>
   <si>
+    <t>103.10.31</t>
+  </si>
+  <si>
+    <t>10324</t>
+  </si>
+  <si>
     <t>成○投資股份有限公司暨葉○○不服國○人壽接管處分（103年8月12日金管保財字第10302507442號）提起訴願及行政訴訟案件處理（含訴願人另行向訴願機關或行政法院聲請停止接管處分之答辯）之法律服務事務</t>
   </si>
   <si>
+    <t>103.10.16</t>
+  </si>
+  <si>
+    <t>10323</t>
+  </si>
+  <si>
     <t>103年度電腦應用軟體採購</t>
   </si>
   <si>
+    <t>103.10.07</t>
+  </si>
+  <si>
+    <t>10322</t>
+  </si>
+  <si>
     <t>臺北高等行政法院103年停字第64號行政訴訟案之法律服務事務</t>
   </si>
   <si>
+    <t>103.09.18</t>
+  </si>
+  <si>
+    <t>10316</t>
+  </si>
+  <si>
     <t>103年度數位式多功能黑白影印機租賃採購案</t>
   </si>
   <si>
+    <t>103.09.04</t>
+  </si>
+  <si>
     <t>冠轍數位科技有限公司</t>
   </si>
   <si>
+    <t>10320</t>
+  </si>
+  <si>
     <t>「刊登平面媒體（報紙）廣告-自由報系」採購案</t>
   </si>
   <si>
+    <t>103.08.28</t>
+  </si>
+  <si>
     <t>自由文化事業股份有限公司</t>
   </si>
   <si>
+    <t>10321</t>
+  </si>
+  <si>
     <t>「刊登平面媒體（報紙）廣告-工商時報」採購案</t>
   </si>
   <si>
+    <t>103.08.26</t>
+  </si>
+  <si>
     <t>工商財經數位股份有限公司</t>
   </si>
   <si>
+    <t>10319</t>
+  </si>
+  <si>
     <t>「刊登平面媒體（報紙）廣告-中國時報」採購案</t>
   </si>
   <si>
+    <t>103.08.15</t>
+  </si>
+  <si>
     <t>中國時報文化事業股份有限公司</t>
   </si>
   <si>
+    <t>10318</t>
+  </si>
+  <si>
     <t>「刊登平面媒體（報紙）廣告-聯合報系」採購案</t>
   </si>
   <si>
+    <t>103.08.14</t>
+  </si>
+  <si>
     <t>聯合報股份有限公司</t>
   </si>
   <si>
+    <t>10317A</t>
+  </si>
+  <si>
     <t>103年度高齡化及微型保險商品整合推廣計畫委辦案</t>
   </si>
   <si>
     <t>安品多媒體有限公司</t>
   </si>
   <si>
+    <t>10314</t>
+  </si>
+  <si>
     <t>103年度高齡化、保障型及微型保險宣導計畫-公益路跑暨園遊會</t>
   </si>
   <si>
+    <t>103.08.08</t>
+  </si>
+  <si>
     <t>創意活動王整合行銷有限公司</t>
   </si>
   <si>
+    <t>10315A</t>
+  </si>
+  <si>
     <t>103年度保險教育主題電視宣導節目計畫委辦案</t>
   </si>
   <si>
+    <t>103.08.05</t>
+  </si>
+  <si>
+    <t>10312</t>
+  </si>
+  <si>
     <t>103年度金融基礎教育推廣合作計畫委辦案</t>
   </si>
   <si>
+    <t>103.08.01</t>
+  </si>
+  <si>
     <t>社團法人台灣非營利事業經營管理協會</t>
   </si>
   <si>
+    <t>10311</t>
+  </si>
+  <si>
+    <t>103.06.12</t>
+  </si>
+  <si>
+    <t>10310</t>
+  </si>
+  <si>
+    <t>103.06.06</t>
+  </si>
+  <si>
     <t>裕和紙業有限公司</t>
   </si>
   <si>
+    <t>10309</t>
+  </si>
+  <si>
     <t>保險業公司治理之研究委託研究計畫</t>
   </si>
   <si>
+    <t>103.05.02</t>
+  </si>
+  <si>
+    <t>10307</t>
+  </si>
+  <si>
     <t>102年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>10308A</t>
+  </si>
+  <si>
     <t>我國成立境外保險業務中心之可行性研究計劃</t>
   </si>
   <si>
+    <t>103.04.16</t>
+  </si>
+  <si>
+    <t>10305</t>
+  </si>
+  <si>
     <t>103年度公文檔案影像掃描及編目建檔委外</t>
   </si>
   <si>
     <t>尚盈科技有限公司</t>
   </si>
   <si>
+    <t>10306</t>
+  </si>
+  <si>
     <t>102年度壽險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>103.04.10</t>
+  </si>
+  <si>
+    <t>10303</t>
+  </si>
+  <si>
     <t>103年度保險輔助人管理系統維護案</t>
   </si>
   <si>
+    <t>103.02.22</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
     <t>103年度保險業公開資訊觀測站系統維護服務案</t>
   </si>
   <si>
+    <t>103.02.19</t>
+  </si>
+  <si>
+    <t>10301</t>
+  </si>
+  <si>
+    <t>103.01.27</t>
+  </si>
+  <si>
+    <t>10302</t>
+  </si>
+  <si>
     <t>編輯印製保險法及相關法規</t>
   </si>
   <si>
+    <t>103.01.24</t>
+  </si>
+  <si>
+    <t>10230</t>
+  </si>
+  <si>
+    <t>103.01.20</t>
+  </si>
+  <si>
+    <t>10431</t>
+  </si>
+  <si>
+    <t>105年度保險商品監理資訊系統維護案</t>
+  </si>
+  <si>
+    <t>103.01.14</t>
+  </si>
+  <si>
+    <t>10231A</t>
+  </si>
+  <si>
     <t>保險業通報作業資訊系統軟硬體維護及擴充功能案</t>
   </si>
   <si>
+    <t>102.12.25</t>
+  </si>
+  <si>
+    <t>10233</t>
+  </si>
+  <si>
     <t>103年度報紙訂購及派送</t>
   </si>
   <si>
+    <t>102.12.24</t>
+  </si>
+  <si>
+    <t>10232</t>
+  </si>
+  <si>
     <t>103年度事務人員勞務採購案</t>
   </si>
   <si>
+    <t>102.12.19</t>
+  </si>
+  <si>
+    <t>10228A</t>
+  </si>
+  <si>
     <t>進用業務專員及行政專員各1名採購案</t>
   </si>
   <si>
+    <t>102.12.10</t>
+  </si>
+  <si>
+    <t>10229A</t>
+  </si>
+  <si>
     <t>因應高齡化社會保險相關制度及保險商品之研究</t>
   </si>
   <si>
+    <t>102.11.15</t>
+  </si>
+  <si>
     <t>財團法人台灣綜合研究院</t>
   </si>
   <si>
+    <t>10226</t>
+  </si>
+  <si>
     <t>伺服器及筆記型電腦財物採購案</t>
   </si>
   <si>
+    <t>102.10.22</t>
+  </si>
+  <si>
+    <t>10225</t>
+  </si>
+  <si>
     <t>處理幸o人壽裁罰案提起訴願及行政訴訟案之法律服務事務</t>
   </si>
   <si>
+    <t>102.09.16</t>
+  </si>
+  <si>
+    <t>10224</t>
+  </si>
+  <si>
+    <t>102.09.07</t>
+  </si>
+  <si>
+    <t>10223</t>
+  </si>
+  <si>
     <t>穎o科技有限公司就國o人壽第5次延長接管提起訴願及行政訴訟案之法律服務事務</t>
   </si>
   <si>
+    <t>102.09.06</t>
+  </si>
+  <si>
+    <t>10222</t>
+  </si>
+  <si>
     <t>處理連oo及陳oo就國o人壽財</t>
   </si>
   <si>
+    <t>10221</t>
+  </si>
+  <si>
     <t>102年度推動保障型、年金保險及長期看護保險暨各類保險商品特性及風險宣導活動委辦計畫</t>
   </si>
   <si>
+    <t>102.09.04</t>
+  </si>
+  <si>
+    <t>10220</t>
+  </si>
+  <si>
     <t>處理焦oo、黃o及賴oo行政處分之更一審行政訴訟及後續行政訴訟案件提供法律服務</t>
   </si>
   <si>
+    <t>102.08.23</t>
+  </si>
+  <si>
+    <t>10219</t>
+  </si>
+  <si>
     <t>102年度風險管理與保險教育資料庫擴充及維護</t>
   </si>
   <si>
+    <t>102.07.22</t>
+  </si>
+  <si>
     <t>黑快馬股份有限公司</t>
   </si>
   <si>
+    <t>10217</t>
+  </si>
+  <si>
     <t>金融基礎教材個人理財國小篇學生及教師手冊、個人理財國中篇學生及教師手冊、個人理財高中篇學生及教師手冊、個人理財高職篇學生及教師手冊</t>
   </si>
   <si>
+    <t>102.07.04</t>
+  </si>
+  <si>
     <t>立誠印刷股份有限公司</t>
   </si>
   <si>
+    <t>10215</t>
+  </si>
+  <si>
+    <t>葉oo君調降董事報酬等之行政處分提起訴願及後續可能發生之行政訴訟等案件提供法律服務事務</t>
+  </si>
+  <si>
+    <t>102.06.11</t>
+  </si>
+  <si>
+    <t>10212</t>
+  </si>
+  <si>
+    <t>102.06.04</t>
+  </si>
+  <si>
+    <t>10214</t>
+  </si>
+  <si>
     <t>林00君提起國家賠償訴訟案之發律服務事務</t>
   </si>
   <si>
+    <t>102.05.23</t>
+  </si>
+  <si>
     <t>施汎泉律師事務所</t>
   </si>
   <si>
+    <t>10213</t>
+  </si>
+  <si>
     <t>102年度金融基礎教育合作推廣計畫委辦案</t>
   </si>
   <si>
+    <t>102.05.22</t>
+  </si>
+  <si>
+    <t>10210</t>
+  </si>
+  <si>
     <t>2013年國際保險監理官協會(IAIS)年會節目中斷險與公共責任意外保險採購案</t>
   </si>
   <si>
     <t>新光產物保險股份有限公司板橋分公司</t>
   </si>
   <si>
+    <t>10209</t>
+  </si>
+  <si>
     <t>公文檔案影像掃描及編目建檔委外</t>
   </si>
   <si>
+    <t>102.05.14</t>
+  </si>
+  <si>
     <t>香港商台灣迪蘭格有限公司台灣分公司</t>
   </si>
   <si>
+    <t>10207</t>
+  </si>
+  <si>
     <t>101年度壽險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>102.04.18</t>
+  </si>
+  <si>
+    <t>10206</t>
+  </si>
+  <si>
     <t>處理洪○○君解除職務之行政處分（102年1月31日金管保財字第10202501092號）提起訴願及後續可能發生之行政訴訟等案件提供法律服務</t>
   </si>
   <si>
+    <t>10208</t>
+  </si>
+  <si>
     <t>101年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>102.04.08</t>
+  </si>
+  <si>
+    <t>10204</t>
+  </si>
+  <si>
     <t>102年度保險業公開資訊觀測站系統維護服務案</t>
   </si>
   <si>
+    <t>102.03.27</t>
+  </si>
+  <si>
+    <t>10202</t>
+  </si>
+  <si>
     <t>2013年國際保險監理官協會（IAIS）年會外部稽核採購案</t>
   </si>
   <si>
+    <t>102.03.26</t>
+  </si>
+  <si>
+    <t>10205</t>
+  </si>
+  <si>
     <t>國際保險業清償能力監理制度之研究</t>
   </si>
   <si>
+    <t>102.03.19</t>
+  </si>
+  <si>
+    <t>10338</t>
+  </si>
+  <si>
     <t>104年度保險業公開資訊觀測站系統維護服務</t>
   </si>
   <si>
+    <t>102.03.14</t>
+  </si>
+  <si>
+    <t>10201</t>
+  </si>
+  <si>
     <t>利用區域合作平台，倡議建立天然災害再保險機制之研究</t>
   </si>
   <si>
+    <t>102.03.06</t>
+  </si>
+  <si>
     <t>中華民國風險管理學會</t>
   </si>
   <si>
+    <t>10130</t>
+  </si>
+  <si>
     <t>檔案室檔案櫃(含安裝)</t>
   </si>
   <si>
+    <t>101.12.25</t>
+  </si>
+  <si>
     <t>志展辦公家具設備有限公司</t>
   </si>
   <si>
+    <t>10131</t>
+  </si>
+  <si>
     <t>進用6名事務人員</t>
   </si>
   <si>
+    <t>101.12.22</t>
+  </si>
+  <si>
     <t>青薪企業有限公司</t>
   </si>
   <si>
+    <t>10127</t>
+  </si>
+  <si>
+    <t>101.12.14</t>
+  </si>
+  <si>
+    <t>10128A</t>
+  </si>
+  <si>
+    <t>101.12.13</t>
+  </si>
+  <si>
     <t>皇仁企業社</t>
   </si>
   <si>
+    <t>10129</t>
+  </si>
+  <si>
     <t>進用6名工讀生</t>
   </si>
   <si>
+    <t>101.12.06</t>
+  </si>
+  <si>
+    <t>10126</t>
+  </si>
+  <si>
     <t>服務管理系統建置</t>
   </si>
   <si>
+    <t>101.11.09</t>
+  </si>
+  <si>
     <t>新達電腦股份有限公司</t>
   </si>
   <si>
+    <t>10124</t>
+  </si>
+  <si>
     <t>檔案庫防結構補強及整修工程</t>
   </si>
   <si>
+    <t>101.10.31</t>
+  </si>
+  <si>
     <t>同佑營造股份有限公司</t>
   </si>
   <si>
+    <t>10125</t>
+  </si>
+  <si>
     <t>進用3名電話客服人員</t>
   </si>
   <si>
+    <t>101.10.26</t>
+  </si>
+  <si>
     <t>迪選企業股份有限公司</t>
   </si>
   <si>
+    <t>10123</t>
+  </si>
+  <si>
     <t>穎○科技股份有限公司就國○人壽第4次延長接管期間之處分提起訴願及行政訴訟以請求撤銷行政處分及訴願決定案之法律服務事務</t>
   </si>
   <si>
+    <t>101.10.05</t>
+  </si>
+  <si>
     <t>理律法律事訴所</t>
   </si>
   <si>
+    <t>10121</t>
+  </si>
+  <si>
+    <t>黃○○君保險事務事件提起行政訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>101.10.04</t>
+  </si>
+  <si>
     <t>弦律法律事務所</t>
   </si>
   <si>
+    <t>10122</t>
+  </si>
+  <si>
+    <t>101.09.17</t>
+  </si>
+  <si>
     <t>原東印刷包裝有限公司</t>
   </si>
   <si>
+    <t>10118</t>
+  </si>
+  <si>
+    <t>101.09.12</t>
+  </si>
+  <si>
     <t>彩新資訊科技有限公司</t>
   </si>
   <si>
+    <t>10116</t>
+  </si>
+  <si>
     <t>101年度保險輔助人管理系統維護擴充計畫委辦案</t>
   </si>
   <si>
+    <t>101.08.28</t>
+  </si>
+  <si>
+    <t>10119</t>
+  </si>
+  <si>
     <t>101年度保險業公開資訊觀測站系統功能擴增服務案</t>
   </si>
   <si>
+    <t>101.08.27</t>
+  </si>
+  <si>
+    <t>10117A</t>
+  </si>
+  <si>
     <t>保險業通報作業資訊系統應用軟體維護</t>
   </si>
   <si>
+    <t>101.08.16</t>
+  </si>
+  <si>
     <t>衛展資訊股份有限公司</t>
   </si>
   <si>
+    <t>10114</t>
+  </si>
+  <si>
     <t>101年度金融基礎教育合作推廣計畫委辦案</t>
   </si>
   <si>
+    <t>101.08.07</t>
+  </si>
+  <si>
     <t>社團法人中華民國財金智慧教育推廣協會</t>
   </si>
   <si>
+    <t>10111</t>
+  </si>
+  <si>
+    <t>101.06.26</t>
+  </si>
+  <si>
+    <t>10113</t>
+  </si>
+  <si>
     <t>處理○○科技股份有限公司因不符國○人壽第1次及第2次延長接管期間之處分提起最高行政法院行政訴訟案之法律服務案</t>
   </si>
   <si>
+    <t>101.06.05</t>
+  </si>
+  <si>
+    <t>10112</t>
+  </si>
+  <si>
     <t xml:space="preserve">101年度推動保障型年金保險及長期看護暨各類保險商品特性及宣導活動委辦計畫 </t>
   </si>
   <si>
+    <t>10110A</t>
+  </si>
+  <si>
     <t>強化保險輔助人法令遵循以保障消費者權益之研究</t>
   </si>
   <si>
+    <t>101.06.02</t>
+  </si>
+  <si>
     <t>東海大學</t>
   </si>
   <si>
+    <t>10109</t>
+  </si>
+  <si>
+    <t>處理有限責任台灣區○○產物保險合作社因違反保險法所受之行政處分提起之訴願及後續可能發生之行政訴訟等案件提供法律服務</t>
+  </si>
+  <si>
+    <t>101.05.30</t>
+  </si>
+  <si>
+    <t>10106</t>
+  </si>
+  <si>
     <t>100年度產險業精算簽證複閱報告委託代辦案</t>
   </si>
   <si>
+    <t>101.05.17</t>
+  </si>
+  <si>
+    <t>10108</t>
+  </si>
+  <si>
     <t>壽險業使用內部模型之監理辦法</t>
   </si>
   <si>
+    <t>101.05.04</t>
+  </si>
+  <si>
+    <t>10107</t>
+  </si>
+  <si>
     <t>100年度壽險業精算簽證複閱報告委託代辦案</t>
   </si>
   <si>
+    <t>101.04.17</t>
+  </si>
+  <si>
+    <t>10105</t>
+  </si>
+  <si>
     <t>金融產業投資不動產相關規範之研究</t>
   </si>
   <si>
+    <t>101.04.12</t>
+  </si>
+  <si>
     <t>銘傳大學</t>
   </si>
   <si>
+    <t>10104</t>
+  </si>
+  <si>
+    <t>黃○○君申請國家賠償提起民事訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>101.04.02</t>
+  </si>
+  <si>
     <t>陳峰富律師事務所</t>
   </si>
   <si>
+    <t>10103</t>
+  </si>
+  <si>
     <t>公文影像掃描及檔案編目建檔委外</t>
   </si>
   <si>
+    <t>101.03.06</t>
+  </si>
+  <si>
+    <t>10102A</t>
+  </si>
+  <si>
+    <t>電視頻道及廣播電臺廣告時段託播案</t>
+  </si>
+  <si>
+    <t>101.03.05</t>
+  </si>
+  <si>
     <t>士奇傳播整合行銷股份有限公司</t>
   </si>
   <si>
+    <t>10101</t>
+  </si>
+  <si>
     <t>處理國○人壽保險股份有限公司、蔡○○、賴○○、黃○及焦○○就國○人壽以取得不動產方式作為債權收回之交易之行政處分（100年10月11日金管保財字第10002517632號裁處書）分別提起訴願及後續可能發生之行政訴訟等案件提供法律服務</t>
   </si>
   <si>
+    <t>101.02.24</t>
+  </si>
+  <si>
+    <t>10234</t>
+  </si>
+  <si>
     <t>電腦軟體財物採購案</t>
   </si>
   <si>
+    <t>101.01.31</t>
+  </si>
+  <si>
     <t>協科資訊股份有限公司</t>
   </si>
   <si>
+    <t>10027</t>
+  </si>
+  <si>
     <t>認識保障型及年金保險商品及認識微型保險宣導手冊印製</t>
   </si>
   <si>
+    <t>100.12.29</t>
+  </si>
+  <si>
     <t>一麟印刷有限公司</t>
   </si>
   <si>
+    <t>10026</t>
+  </si>
+  <si>
     <t>進用5名事務人員</t>
   </si>
   <si>
+    <t>100.12.20</t>
+  </si>
+  <si>
     <t>神州電腦股份有限公司</t>
   </si>
   <si>
+    <t>10025</t>
+  </si>
+  <si>
     <t>進用7名工讀生</t>
   </si>
   <si>
+    <t>100.12.13</t>
+  </si>
+  <si>
     <t>詠馳企業有限公司</t>
   </si>
   <si>
+    <t>10024</t>
+  </si>
+  <si>
     <t>101年度報紙訂購及派送</t>
   </si>
   <si>
+    <t>10023A</t>
+  </si>
+  <si>
     <t>進用3名行政助理採購案</t>
   </si>
   <si>
+    <t>100.12.08</t>
+  </si>
+  <si>
+    <t>10022</t>
+  </si>
+  <si>
+    <t>100.12.07</t>
+  </si>
+  <si>
+    <t>10020</t>
+  </si>
+  <si>
     <t>地毯更新工程案</t>
   </si>
   <si>
+    <t>100.11.25</t>
+  </si>
+  <si>
     <t>證碩企業有限公司</t>
   </si>
   <si>
+    <t>10018</t>
+  </si>
+  <si>
     <t>方塊地毯購置案</t>
   </si>
   <si>
+    <t>100.11.18</t>
+  </si>
+  <si>
     <t>泰福家具企業股份有限公司</t>
   </si>
   <si>
+    <t>10019A</t>
+  </si>
+  <si>
     <t>保險業通報資訊作業系統原地備援及虛擬專用網路系統建置</t>
   </si>
   <si>
+    <t>100.11.17</t>
+  </si>
+  <si>
+    <t>10017A</t>
+  </si>
+  <si>
     <t>高齡化社會照顧及安養保險商品宣導廣告製作暨媒體規劃執行委辦案</t>
   </si>
   <si>
+    <t>100.11.02</t>
+  </si>
+  <si>
     <t>好人好好廣告事業股份有限公司</t>
   </si>
   <si>
+    <t>10015</t>
+  </si>
+  <si>
     <t>100年風險管理與保險教育資料庫擴充建置委託案</t>
   </si>
   <si>
+    <t>100.10.26</t>
+  </si>
+  <si>
+    <t>10014</t>
+  </si>
+  <si>
     <t>100年度推動保障型及年金保險商品宣導活動委辦計畫</t>
   </si>
   <si>
+    <t>100.09.22</t>
+  </si>
+  <si>
     <t>力捷整合行銷顧問有限公司</t>
   </si>
   <si>
+    <t>10013</t>
+  </si>
+  <si>
+    <t>100.09.14</t>
+  </si>
+  <si>
+    <t>10012A</t>
+  </si>
+  <si>
     <t>保險理賠爭議死亡相驗問之研究</t>
   </si>
   <si>
+    <t>100.07.20</t>
+  </si>
+  <si>
     <t>國立成功大學</t>
   </si>
   <si>
+    <t>10011</t>
+  </si>
+  <si>
     <t>保險商品監理資訊系統維護</t>
   </si>
   <si>
+    <t>100.05.30</t>
+  </si>
+  <si>
+    <t>10010</t>
+  </si>
+  <si>
     <t>99年度壽險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>100.05.24</t>
+  </si>
+  <si>
+    <t>10006A</t>
+  </si>
+  <si>
     <t>強化保險輔助人管理相關措施之研究</t>
   </si>
   <si>
+    <t>100.05.12</t>
+  </si>
+  <si>
     <t>德律國際專利商標法律事務所</t>
   </si>
   <si>
+    <t>10009A</t>
+  </si>
+  <si>
     <t>100年度電視主題保險教育宣導活動計畫</t>
   </si>
   <si>
+    <t>100.05.11</t>
+  </si>
+  <si>
     <t>平安企管顧問有限公司</t>
   </si>
   <si>
+    <t>10007</t>
+  </si>
+  <si>
     <t>100年度各類保險商品特性及風險宣導活動委辦計畫</t>
   </si>
   <si>
+    <t>10008</t>
+  </si>
+  <si>
     <t>99年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>100.05.09</t>
+  </si>
+  <si>
+    <t>10004</t>
+  </si>
+  <si>
     <t>建立評估保險業所面臨國內外利率短期波動風險之模型</t>
   </si>
   <si>
+    <t>100.04.26</t>
+  </si>
+  <si>
+    <t>10005</t>
+  </si>
+  <si>
     <t>公文影像委託掃瞄</t>
   </si>
   <si>
+    <t>100.04.22</t>
+  </si>
+  <si>
     <t>鴻廣科技有限公司</t>
   </si>
   <si>
+    <t>10003</t>
+  </si>
+  <si>
     <t>100年度金融基礎教育合作推廣計畫委辦案</t>
   </si>
   <si>
+    <t>100.04.14</t>
+  </si>
+  <si>
+    <t>10002A</t>
+  </si>
+  <si>
     <t>宏韻事業有限公司</t>
   </si>
   <si>
+    <t>10001</t>
+  </si>
+  <si>
     <t>100年度保險業公開資訊觀測站委外建置</t>
   </si>
   <si>
+    <t>100.03.29</t>
+  </si>
+  <si>
+    <t>10132</t>
+  </si>
+  <si>
     <t>102年度報紙訂購及派送</t>
   </si>
   <si>
+    <t>100.03.25</t>
+  </si>
+  <si>
     <t>立龍書報社</t>
   </si>
   <si>
+    <t>9929</t>
+  </si>
+  <si>
+    <t>99.12.16</t>
+  </si>
+  <si>
+    <t>9928</t>
+  </si>
+  <si>
+    <t>99.12.09</t>
+  </si>
+  <si>
+    <t>9926A</t>
+  </si>
+  <si>
     <t>進用1名辦事員及2名行政助理採購案</t>
   </si>
   <si>
+    <t>99.11.30</t>
+  </si>
+  <si>
     <t>祥赫實業社</t>
   </si>
   <si>
+    <t>9925</t>
+  </si>
+  <si>
+    <t>蔡○○君提起國家賠償民事訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>99.11.22</t>
+  </si>
+  <si>
+    <t>9927</t>
+  </si>
+  <si>
     <t>100年度報紙訂購及派送</t>
   </si>
   <si>
+    <t>99.11.17</t>
+  </si>
+  <si>
+    <t>9924A</t>
+  </si>
+  <si>
     <t>健康保險理賠爭議與定價資料基礎適足性之研究</t>
   </si>
   <si>
+    <t>99.11.03</t>
+  </si>
+  <si>
     <t>彗聖律師事務所</t>
   </si>
   <si>
+    <t>9923</t>
+  </si>
+  <si>
     <t>99年度推動保障型及年金保險商品宣導活動委辦計畫</t>
   </si>
   <si>
+    <t>99.10.12</t>
+  </si>
+  <si>
+    <t>9922</t>
+  </si>
+  <si>
+    <t>國○產物保險股份有限公司行政訴訟案之法律服務事務</t>
+  </si>
+  <si>
+    <t>99.09.28</t>
+  </si>
+  <si>
+    <t>9918A</t>
+  </si>
+  <si>
     <t>因應個人資料保護法保險相關法令及實務問題檢討</t>
   </si>
   <si>
+    <t>99.09.21</t>
+  </si>
+  <si>
     <t>實踐大學</t>
   </si>
   <si>
+    <t>9919A</t>
+  </si>
+  <si>
+    <t>保險公司催告方式之研究</t>
+  </si>
+  <si>
+    <t>99.09.13</t>
+  </si>
+  <si>
+    <t>9921</t>
+  </si>
+  <si>
     <t>辦理財務會計準則第40號公報（保險合約之會計處理準則）研習班</t>
   </si>
   <si>
+    <t>99.08.23</t>
+  </si>
+  <si>
     <t>財團法人中華民國證券暨期貨市場發展基金會</t>
   </si>
   <si>
+    <t>9917</t>
+  </si>
+  <si>
+    <t>國○人壽保險股份有限公司董事穎○科技股份有限公司提起行政訴訟請求撤銷行政處分及訴願決定案及翁○○君提起行政訴訟請求撤銷行政處分及訴願決定案之法律服務事務</t>
+  </si>
+  <si>
+    <t>99.08.06</t>
+  </si>
+  <si>
     <t>鍶錡法律事務所</t>
   </si>
   <si>
+    <t>9916</t>
+  </si>
+  <si>
+    <t>接管國○人壽保險股份有限公司之行政處分及因接管處分所衍生之相關訴願案件之法律服務事務</t>
+  </si>
+  <si>
+    <t>99.07.26</t>
+  </si>
+  <si>
+    <t>9913</t>
+  </si>
+  <si>
     <t>保險輔助人管理系統委外建置</t>
   </si>
   <si>
+    <t>99.07.12</t>
+  </si>
+  <si>
+    <t>9912</t>
+  </si>
+  <si>
     <t>銀行保險行銷通路監理之研究</t>
   </si>
   <si>
+    <t>99.06.23</t>
+  </si>
+  <si>
     <t>政治大學</t>
   </si>
   <si>
+    <t>9911</t>
+  </si>
+  <si>
+    <t>99.06.11</t>
+  </si>
+  <si>
+    <t>9909</t>
+  </si>
+  <si>
     <t>99年度金融基礎教育合作推廣計畫委辦案</t>
   </si>
   <si>
+    <t>99.06.08</t>
+  </si>
+  <si>
+    <t>9908</t>
+  </si>
+  <si>
     <t>風險管理與保險教育推廣資訊平台建置委託案</t>
   </si>
   <si>
+    <t>99.05.28</t>
+  </si>
+  <si>
+    <t>9910A</t>
+  </si>
+  <si>
     <t>99年度電視主題保險教育宣導活動計畫委辦案</t>
   </si>
   <si>
+    <t>99.05.27</t>
+  </si>
+  <si>
+    <t>9906</t>
+  </si>
+  <si>
     <t>98年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>99.05.21</t>
+  </si>
+  <si>
+    <t>9907</t>
+  </si>
+  <si>
     <t>98年度壽險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>99.05.20</t>
+  </si>
+  <si>
+    <t>9905</t>
+  </si>
+  <si>
     <t>高職、國小學生金融基礎教材與教師手冊印製、金融基礎教材教具製作及倉儲委託寄送管理</t>
   </si>
   <si>
+    <t>99.05.12</t>
+  </si>
+  <si>
     <t>寶麗來藝術印刷有限公司</t>
   </si>
   <si>
+    <t>9903</t>
+  </si>
+  <si>
     <t>壽險業準備金評估方法之國際發展趨勢研究</t>
   </si>
   <si>
-    <t>國立政治大學</t>
+    <t>99.04.30</t>
+  </si>
+  <si>
+    <t>9902</t>
   </si>
   <si>
     <t>保險商品審查制度採準則基礎（principle-based）監理之可行性研究</t>
   </si>
   <si>
+    <t>9904</t>
+  </si>
+  <si>
     <t>99年度推動各類保險商品特性及風險之相關宣導活動委辦計畫</t>
   </si>
   <si>
+    <t>99.04.15</t>
+  </si>
+  <si>
+    <t>9901</t>
+  </si>
+  <si>
     <t>飲用水設備維護保養</t>
   </si>
   <si>
+    <t>99.03.08</t>
+  </si>
+  <si>
     <t>賀眾企業股份有限公司</t>
   </si>
   <si>
+    <t>10028</t>
+  </si>
+  <si>
     <t>處理穎○科技股份有限公司就國○人壽第3次延長接管期間之處分提起訴願及行政訴訟以請求撤銷行政處分及訴願決定案之法律服務事務</t>
   </si>
   <si>
+    <t>99.02.05</t>
+  </si>
+  <si>
     <t>理律法律事務</t>
   </si>
   <si>
+    <t>9826A</t>
+  </si>
+  <si>
     <t>進用1名辦事員及1名行政助理</t>
   </si>
   <si>
+    <t>99.01.19</t>
+  </si>
+  <si>
     <t>瑋帆有限公司</t>
   </si>
   <si>
+    <t>9829</t>
+  </si>
+  <si>
+    <t>99.01.13</t>
+  </si>
+  <si>
+    <t>9828</t>
+  </si>
+  <si>
+    <t>委託律師處理國○人壽訴願案</t>
+  </si>
+  <si>
+    <t>98.12.08</t>
+  </si>
+  <si>
+    <t>9825</t>
+  </si>
+  <si>
     <t>進用5名事務人員、1名行政助理及7名工讀生</t>
   </si>
   <si>
+    <t>98.11.26</t>
+  </si>
+  <si>
     <t>美地綜合建築物管理維護股份有限公司</t>
   </si>
   <si>
+    <t>9827A</t>
+  </si>
+  <si>
     <t> 保險業通報作業資訊系統委外建置</t>
   </si>
   <si>
+    <t>98.11.18</t>
+  </si>
+  <si>
+    <t>9823</t>
+  </si>
+  <si>
     <t>「98年度推動保障型及年金保險商品宣導活動」委辦計畫</t>
   </si>
   <si>
+    <t>98.11.11</t>
+  </si>
+  <si>
     <t>精鼎公關顧問有限公司</t>
   </si>
   <si>
+    <t>9824</t>
+  </si>
+  <si>
     <t>99年度報紙訂購及派送</t>
   </si>
   <si>
+    <t>98.11.05</t>
+  </si>
+  <si>
+    <t>9822</t>
+  </si>
+  <si>
     <t>刊登平面媒體（報紙）廣告</t>
   </si>
   <si>
+    <t>98.09.29</t>
+  </si>
+  <si>
     <t>慶豐廣告社</t>
   </si>
   <si>
+    <t>9818</t>
+  </si>
+  <si>
     <t>委外事務人員1名</t>
   </si>
   <si>
+    <t>98.09.09</t>
+  </si>
+  <si>
     <t>特利潔物業管理有限公司</t>
   </si>
   <si>
+    <t>9820</t>
+  </si>
+  <si>
     <t>電子白板筆</t>
   </si>
   <si>
+    <t>98.08.28</t>
+  </si>
+  <si>
     <t>三葛工業股份有限公司</t>
   </si>
   <si>
+    <t>9821</t>
+  </si>
+  <si>
     <t>人身保險要保書監理規範之研究</t>
   </si>
   <si>
+    <t>98.08.04</t>
+  </si>
+  <si>
+    <t>9817</t>
+  </si>
+  <si>
     <t>「98年度金融基礎教材教案徵選活動」委辦</t>
   </si>
   <si>
+    <t>98.07.15</t>
+  </si>
+  <si>
     <t>中華民國教育改革協會</t>
   </si>
   <si>
+    <t>9816</t>
+  </si>
+  <si>
     <t>金融基礎教材及金融基礎教材手冊印製及倉儲暨委託寄送管理</t>
   </si>
   <si>
+    <t>98.07.09</t>
+  </si>
+  <si>
+    <t>9814</t>
+  </si>
+  <si>
     <t>進用4名事務人員</t>
   </si>
   <si>
+    <t>98.06.30</t>
+  </si>
+  <si>
     <t>九鼎知識整合行銷有限公司</t>
   </si>
   <si>
+    <t>9812</t>
+  </si>
+  <si>
     <t>進用1名辦事員及1名行政助理採用案</t>
   </si>
   <si>
+    <t>98.06.12</t>
+  </si>
+  <si>
     <t>勁誠人力有限公司</t>
   </si>
   <si>
+    <t>9811</t>
+  </si>
+  <si>
     <t>「校園金融知識基礎教材開發及教師研習活動」委託代辦</t>
   </si>
   <si>
+    <t>98.05.27</t>
+  </si>
+  <si>
     <t>中華民國財金智慧教育推廣協會</t>
   </si>
   <si>
+    <t>9810</t>
+  </si>
+  <si>
     <t>保險業股權管理之研究及其監理方向</t>
   </si>
   <si>
+    <t>98.05.20</t>
+  </si>
+  <si>
     <t>建業法律事務所</t>
   </si>
   <si>
+    <t>9809</t>
+  </si>
+  <si>
     <t>97年度壽險業精算簽證報告覆閱委託代辦</t>
   </si>
   <si>
+    <t>9808</t>
+  </si>
+  <si>
     <t>97年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>98.05.19</t>
+  </si>
+  <si>
     <t>財團法人逢甲大學</t>
   </si>
   <si>
+    <t>9807</t>
+  </si>
+  <si>
     <t>國際精算實務處理準則於國內實施之可行性研究</t>
   </si>
   <si>
+    <t>98.05.07</t>
+  </si>
+  <si>
     <t>中華民國精算學會</t>
   </si>
   <si>
+    <t>9806</t>
+  </si>
+  <si>
     <t>「2009年國際保險監理官協會（IAIS）委員會議及全球研討會」委辦</t>
   </si>
   <si>
+    <t>98.04.08</t>
+  </si>
+  <si>
     <t>集思國際會議顧問有限公司</t>
   </si>
   <si>
+    <t>9804</t>
+  </si>
+  <si>
+    <t>9803</t>
+  </si>
+  <si>
+    <t>98.01.17</t>
+  </si>
+  <si>
+    <t>9802</t>
+  </si>
+  <si>
     <t>監理機關評估保險業不動產投資風險之模型</t>
   </si>
   <si>
+    <t>9801</t>
+  </si>
+  <si>
     <t>2009年第4屆亞洲保險監理官論壇   （AFIR）場地租借</t>
   </si>
   <si>
     <t>豐隆大飯店（股）公司台北君悅大飯店</t>
   </si>
   <si>
+    <t>9723</t>
+  </si>
+  <si>
     <t>團體保險商品監理措施改進之研究</t>
   </si>
   <si>
+    <t>98.01.13</t>
+  </si>
+  <si>
+    <t>9930</t>
+  </si>
+  <si>
+    <t>98.01.06</t>
+  </si>
+  <si>
     <t>佰佳服務有限公司</t>
   </si>
   <si>
+    <t>9725</t>
+  </si>
+  <si>
     <t>帝潔有限公司</t>
+  </si>
+  <si>
+    <t>9724</t>
+  </si>
+  <si>
+    <t>97.12.30</t>
+  </si>
+  <si>
+    <t>9722</t>
   </si>
   <si>
     <t>「RBC制度以β值調整係數之方法論所需資料庫系統軟體」
 資料庫暨系統使用</t>
   </si>
   <si>
+    <t>97.12.17</t>
+  </si>
+  <si>
+    <t>9721</t>
+  </si>
+  <si>
+    <t>97.12.02</t>
+  </si>
+  <si>
     <t>得士派人力資源顧問（股）公司</t>
   </si>
   <si>
+    <t>9719</t>
+  </si>
+  <si>
     <t>保險概念網路互動遊戲及抽獎活動系統軟體擴充及維護</t>
   </si>
   <si>
+    <t>97.11.21</t>
+  </si>
+  <si>
     <t>獵首數位整合行銷（股）公司</t>
   </si>
   <si>
+    <t>9720</t>
+  </si>
+  <si>
     <t>3.5G行動門號租賃</t>
   </si>
   <si>
+    <t>97.11.14</t>
+  </si>
+  <si>
     <t>中華電信（股）公司台灣北區電信分公司</t>
   </si>
   <si>
+    <t>9718</t>
+  </si>
+  <si>
     <t>教師理財教育教學研習營委辦</t>
   </si>
   <si>
+    <t>97.11.04</t>
+  </si>
+  <si>
+    <t>9716</t>
+  </si>
+  <si>
     <t>「保險業公司治理實務教育訓練班」委辦</t>
   </si>
   <si>
+    <t>97.10.27</t>
+  </si>
+  <si>
+    <t>9713</t>
+  </si>
+  <si>
     <t>保險申訴制度檢討及改進</t>
   </si>
   <si>
+    <t>9717</t>
+  </si>
+  <si>
     <t>財務會計準則公報第40號「保險合約之會計處理準則」對保險監理法令及監理報表影響之研究</t>
   </si>
   <si>
+    <t>97.10.15</t>
+  </si>
+  <si>
     <t>資誠會計師事務所</t>
   </si>
   <si>
+    <t>9714</t>
+  </si>
+  <si>
     <t>投資型保險監理之研究</t>
   </si>
   <si>
+    <t>97.10.06</t>
+  </si>
+  <si>
+    <t>9715</t>
+  </si>
+  <si>
     <t>我國保險業資訊揭露與國際接軌之研究</t>
   </si>
   <si>
+    <t>97.09.24</t>
+  </si>
+  <si>
+    <t>9712</t>
+  </si>
+  <si>
     <t>「97年度推動保障型及年金保險商品宣導活動」委辦案</t>
   </si>
   <si>
+    <t>97.09.19</t>
+  </si>
+  <si>
+    <t>9709</t>
+  </si>
+  <si>
     <t>『聰明金融家手冊』及『聰明金融家workbook』印製及倉儲寄送管理</t>
   </si>
   <si>
+    <t>97.09.14</t>
+  </si>
+  <si>
     <t>承印實業股份有限公司</t>
   </si>
   <si>
+    <t>9708</t>
+  </si>
+  <si>
     <t>96年度壽險業精算簽證報告覆閱委託代辦</t>
   </si>
   <si>
+    <t>97.06.10</t>
+  </si>
+  <si>
+    <t>9706</t>
+  </si>
+  <si>
     <t>97年度金融知識深根校園暨志工培訓委辦計劃</t>
   </si>
   <si>
+    <t>97.05.27</t>
+  </si>
+  <si>
+    <t>9705</t>
+  </si>
+  <si>
     <t>96年度產險業精算簽證報告覆閱委託代辦</t>
   </si>
   <si>
+    <t>97.05.14</t>
+  </si>
+  <si>
+    <t>9704</t>
+  </si>
+  <si>
     <t>保險業從事衍生性金融商品避險之監理架構</t>
   </si>
   <si>
+    <t>97.05.13</t>
+  </si>
+  <si>
+    <t>9703</t>
+  </si>
+  <si>
     <t>監理機關評估保險業國外投資風險模型研究計畫</t>
   </si>
   <si>
+    <t>97.04.10</t>
+  </si>
+  <si>
+    <t>9702</t>
+  </si>
+  <si>
     <t>進用7名工讀生及1名行政助理</t>
   </si>
   <si>
+    <t>97.04.09</t>
+  </si>
+  <si>
     <t>祐袖有限公司</t>
   </si>
   <si>
+    <t>9701</t>
+  </si>
+  <si>
+    <t>97.03.04</t>
+  </si>
+  <si>
     <t>首席科技有限公司</t>
   </si>
   <si>
+    <t>9830A</t>
+  </si>
+  <si>
     <t>身心障礙者投保相關法令與實務問題之檢討</t>
   </si>
   <si>
+    <t>97.02.20</t>
+  </si>
+  <si>
+    <t>9619</t>
+  </si>
+  <si>
     <t>RBC制度以B值調整係數之方法論所需資料庫系統軟體</t>
   </si>
   <si>
+    <t>96.12.26</t>
+  </si>
+  <si>
+    <t>9618</t>
+  </si>
+  <si>
     <t>「保險概念網路互動遊戲及抽獎活動」系統軟體擴充及維護</t>
   </si>
   <si>
+    <t>96.11.28</t>
+  </si>
+  <si>
     <t>獵首企管顧問股份有限公司</t>
   </si>
   <si>
+    <t>950704</t>
+  </si>
+  <si>
     <t>委託處理國華產物保險股份有限公司董事王錦標不服本會行政處分提起行政訴訟案</t>
   </si>
   <si>
+    <t>96.11.27</t>
+  </si>
+  <si>
+    <t>9617</t>
+  </si>
+  <si>
     <t>「高中教師金融知識研習營」委辦案</t>
   </si>
   <si>
+    <t>96.11.06</t>
+  </si>
+  <si>
     <t>財團法人金融研訓院</t>
   </si>
   <si>
+    <t>9616</t>
+  </si>
+  <si>
     <t>96年度保險業公司治理實務教育訓練班</t>
   </si>
   <si>
+    <t>96.10.30</t>
+  </si>
+  <si>
+    <t>9615</t>
+  </si>
+  <si>
     <t>校園金融知識基礎教材開發委辦案</t>
   </si>
   <si>
+    <t>96.10.19</t>
+  </si>
+  <si>
+    <t>9614</t>
+  </si>
+  <si>
     <t>微型保險商品（MICROINSURANCE)發展之可行性與其監理措施之研究</t>
   </si>
   <si>
+    <t>96.10.12</t>
+  </si>
+  <si>
+    <t>9613</t>
+  </si>
+  <si>
     <t>附保證給付投資型保險商品監理之研究</t>
   </si>
   <si>
+    <t>96.08.07</t>
+  </si>
+  <si>
+    <t>9612</t>
+  </si>
+  <si>
     <t>保險多元行銷通路之管理</t>
   </si>
   <si>
+    <t>96.07.27</t>
+  </si>
+  <si>
+    <t>9611</t>
+  </si>
+  <si>
     <t>我國再保險制度與法規之研究</t>
   </si>
   <si>
+    <t>96.07.18</t>
+  </si>
+  <si>
     <t>植根法律事務所</t>
   </si>
   <si>
+    <t>9610</t>
+  </si>
+  <si>
     <t>國際保險會計與精算監理趨勢之研究</t>
   </si>
   <si>
+    <t>96.07.02</t>
+  </si>
+  <si>
+    <t>950602</t>
+  </si>
+  <si>
     <t>保險契約會計IFRS 4 INSURANCE c ONTRACT 研究計畫</t>
   </si>
   <si>
+    <t>96.06.30</t>
+  </si>
+  <si>
     <t>財團法人中華民國會計研究發展基金會</t>
   </si>
   <si>
+    <t>9609</t>
+  </si>
+  <si>
     <t>金融知識深根校園暨志工培訓</t>
   </si>
   <si>
+    <t>96.05.29</t>
+  </si>
+  <si>
     <t>易元學習股份有限公司</t>
   </si>
   <si>
+    <t>9608</t>
+  </si>
+  <si>
+    <t>96.05.21</t>
+  </si>
+  <si>
     <t>博連股份有限公司</t>
   </si>
   <si>
     <t>95年度產險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>96.05.04</t>
+  </si>
+  <si>
+    <t>9605</t>
+  </si>
+  <si>
     <t>保費不足準備金之精算實務處理釋例</t>
   </si>
   <si>
+    <t>96.05.02</t>
+  </si>
+  <si>
+    <t>9606</t>
+  </si>
+  <si>
     <t>95年度壽險業精算簽證報告覆閱委託代辦案</t>
   </si>
   <si>
+    <t>96.04.20</t>
+  </si>
+  <si>
+    <t>9604</t>
+  </si>
+  <si>
     <t>壽險業準備金適足性採隨機模式檢測：他國監理相關規範之研究及我國可行之監理方式</t>
   </si>
   <si>
+    <t>96.04.18</t>
+  </si>
+  <si>
+    <t>9603</t>
+  </si>
+  <si>
     <t>長年期健康保險發展之可行性與風險控管暨其監理</t>
   </si>
   <si>
+    <t>96.04.09</t>
+  </si>
+  <si>
     <t>川誠精算顧問有限公司</t>
   </si>
   <si>
+    <t>9602</t>
+  </si>
+  <si>
     <t>保險業清償能力評估</t>
   </si>
   <si>
+    <t>96.04.02</t>
+  </si>
+  <si>
+    <t>960101</t>
+  </si>
+  <si>
     <t>「96年度聰明金融家教師研習營第一階段活動」</t>
   </si>
   <si>
+    <t>96.03.23</t>
+  </si>
+  <si>
     <t>多元智慧科技文教事業股份有限公司</t>
   </si>
   <si>
+    <t>9726</t>
+  </si>
+  <si>
+    <t>96.01.29</t>
+  </si>
+  <si>
     <t>甲凌企業有限公司</t>
   </si>
   <si>
+    <t>951005</t>
+  </si>
+  <si>
     <t>聰明金融家教師及親子手冊</t>
   </si>
   <si>
+    <t>95.12.20</t>
+  </si>
+  <si>
+    <t>951001</t>
+  </si>
+  <si>
     <t>辦理「聰明金融家教師及親子手冊編訂」委外</t>
   </si>
   <si>
+    <t>95.11.08</t>
+  </si>
+  <si>
+    <t>950901</t>
+  </si>
+  <si>
     <t>保險契約法之相關法律問題及其解決對策委託研究</t>
   </si>
   <si>
+    <t>95.10.14</t>
+  </si>
+  <si>
+    <t>950805</t>
+  </si>
+  <si>
     <t>94年度產險公司精算簽證報告覆閱委託代辦</t>
   </si>
   <si>
+    <t>95.09.21</t>
+  </si>
+  <si>
     <t>94年度壽險公司精算簽證報告覆閱委託代辦</t>
   </si>
   <si>
+    <t>95.09.04</t>
+  </si>
+  <si>
     <t>碩群精算管理顧問有限公司</t>
   </si>
   <si>
+    <t>950803</t>
+  </si>
+  <si>
     <t>辦理「人身保險招攬費用（佣金)之揭露」</t>
   </si>
   <si>
+    <t>95.08.30</t>
+  </si>
+  <si>
+    <t>950802</t>
+  </si>
+  <si>
     <t>辦理「因應高齡化社會保險商品發展及其監理與相關賦稅配套之研究」</t>
   </si>
   <si>
+    <t>95.08.22</t>
+  </si>
+  <si>
+    <t>950703</t>
+  </si>
+  <si>
+    <t>訂定「保險業辦理再保險業務管理辦法」、「專業再保險管理辦法」研究計畫</t>
+  </si>
+  <si>
+    <t>95.08.11</t>
+  </si>
+  <si>
+    <t>950801</t>
+  </si>
+  <si>
     <t>辦理「保險業公司治理實務教育訓練班」</t>
   </si>
   <si>
+    <t>95.08.09</t>
+  </si>
+  <si>
+    <t>950702</t>
+  </si>
+  <si>
     <t>委託外包廠商派員到局協助處理本局秘書室事務工作</t>
   </si>
   <si>
+    <t>95.07.21</t>
+  </si>
+  <si>
     <t>有限責任臺東縣原住民資料處理勞動合作社</t>
   </si>
   <si>
+    <t>950601</t>
+  </si>
+  <si>
     <t>保險業資金運用暨資產配置之研究計畫</t>
   </si>
   <si>
+    <t>95.07.19</t>
+  </si>
+  <si>
+    <t>950701</t>
+  </si>
+  <si>
     <t>「壽險業經營退休金業務之研究」研究計畫</t>
   </si>
   <si>
+    <t>95.07.09</t>
+  </si>
+  <si>
+    <t>950402</t>
+  </si>
+  <si>
     <t>「保險業簽證精算人員制度檢討--評估產險業再保險安排、提存賠款準備金及保費不足準備金之精算準則與實務處理釋例」</t>
   </si>
   <si>
+    <t>95.06.29</t>
+  </si>
+  <si>
+    <t>950503</t>
+  </si>
+  <si>
     <t>「我國保險代理人、經紀人制度之改革」研研計畫</t>
   </si>
   <si>
+    <t>95.06.28</t>
+  </si>
+  <si>
+    <t>950501</t>
+  </si>
+  <si>
+    <t>95.06.15</t>
+  </si>
+  <si>
+    <t>950401</t>
+  </si>
+  <si>
     <t>「95年度保險業風險資本額制度之檢討」委託研究案</t>
   </si>
   <si>
+    <t>95.05.24</t>
+  </si>
+  <si>
+    <t>940301</t>
+  </si>
+  <si>
     <t>辦理「保險業務、會計及精算實務稽核訓練計畫」</t>
   </si>
   <si>
+    <t>95.05.08</t>
+  </si>
+  <si>
     <t>資誠企業管理顧問股份有限公司</t>
   </si>
   <si>
+    <t>950202</t>
+  </si>
+  <si>
     <t>RBC制度以B值調查係數之方法論所需資料庫系統軟體</t>
   </si>
   <si>
+    <t>95.04.14</t>
+  </si>
+  <si>
+    <t>9620</t>
+  </si>
+  <si>
     <t>委託外包廠商到局協助處理事務工作</t>
   </si>
   <si>
+    <t>95.02.13</t>
+  </si>
+  <si>
     <t>五雄企業股份有限公司</t>
   </si>
   <si>
+    <t>941202</t>
+  </si>
+  <si>
     <t>委託外包廠商派員到局協助處理本局檔案整體工作</t>
   </si>
   <si>
+    <t>95.01.02</t>
+  </si>
+  <si>
     <t>菁華人員資源管理顧問股份有限公司</t>
   </si>
   <si>
+    <t>941201</t>
+  </si>
+  <si>
     <t>印製「保險消費者手冊、人身風險規劃實務與保險組合手冊、校園安全風險管理實務與保險組合手冊、校園教學風險管理實務與保險組合手冊」</t>
   </si>
   <si>
+    <t>941105</t>
+  </si>
+  <si>
     <t>「保險商品監理資訊系統」委外建置案</t>
   </si>
   <si>
+    <t>94.12.05</t>
+  </si>
+  <si>
     <t>榮電股份有限公司</t>
   </si>
   <si>
+    <t>941103</t>
+  </si>
+  <si>
     <t>「不同利率環境下人身保險商品發展策略」研究計畫</t>
   </si>
   <si>
+    <t>941102</t>
+  </si>
+  <si>
     <t>「台灣保險監理之利率模型系統」研究計畫</t>
   </si>
   <si>
+    <t>94.11.24</t>
+  </si>
+  <si>
+    <t>941101</t>
+  </si>
+  <si>
     <t>研考管理系統委外開發建置案</t>
   </si>
   <si>
+    <t>94.11.21</t>
+  </si>
+  <si>
+    <t>940401</t>
+  </si>
+  <si>
     <t>94年「以財務再保險、限定再保險移轉災害風險之研究」研究計畫</t>
   </si>
   <si>
+    <t>94.11.14</t>
+  </si>
+  <si>
     <t>信利保險經紀人股份有限公司</t>
   </si>
   <si>
+    <t>951201</t>
+  </si>
+  <si>
     <t>96年人力委外案</t>
   </si>
   <si>
+    <t>94.05.09</t>
+  </si>
+  <si>
+    <t>950101</t>
+  </si>
+  <si>
     <t>「以巨災權益賣權、巨災交換，及衍生性商品之保險期貨、GCCI巨災選擇權等新財務工」</t>
   </si>
   <si>
+    <t>93003</t>
+  </si>
+  <si>
     <t>委託外包廠商派員到局協助處理本局事務性工作</t>
   </si>
   <si>
-    <t>三立電視股份有限公司</t>
-[...112 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+    <t>94.01.06</t>
+  </si>
+  <si>
+    <t>中勤人力資源管理顧問股份有限公司</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
-    <numFmt numFmtId="177" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="178" formatCode="#,##0_ "/>
+    <numFmt numFmtId="179" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
+    <numFmt numFmtId="180" formatCode="[$-404]yy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <u/>
       <sz val="12"/>
-      <color rgb="FF0000FF"/>
+      <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...16 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
-      <diagonal/>
-[...63 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="180" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="一般" xfId="0" builtinId="0" customBuiltin="1"/>
-[...1 lines deleted...]
-    <cellStyle name="超連結" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="千分位" xfId="1" builtinId="3"/>
+    <cellStyle name="超連結" xfId="2" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6395,8515 +6291,8580 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAWAAAzo%2BAAF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAoAAAiJeAAP" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAALAAAnaIAAM" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAASAAAffbAAU" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAATAAAfjyAAK" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAnAAAhr1AAD" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAALAAAnaIAAM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAMAAAg4HAAU" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAlAAAlTkAAC" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAMAAAgvGAAR" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAASAAAfneAAP" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAnAAAhx6AAC" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAASAAAfnLAAL" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAiAAAk9rAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAWAAAzrLAAA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAiAAAlEFAAE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAASAAAfhVAAC" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAWAAAzp2AAS" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web1.gp.gov.tw/gpis-mbr/pcc/mbgendoor_gov?from=gov&amp;ptype=AFBDOR&amp;rowid=AAAAkaAAdAAAlboAAU" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M492"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE25C304-55AB-43A9-B889-E01E81BCE836}">
+  <dimension ref="A1:M496"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A32" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34:XFD34"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.77734375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="13.77734375" style="4" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" style="83" customWidth="1"/>
-    <col min="3" max="3" width="39" style="36" customWidth="1"/>
+    <col min="3" max="3" width="39" style="22" customWidth="1"/>
     <col min="4" max="4" width="11.44140625" style="84" customWidth="1"/>
     <col min="5" max="5" width="30.5546875" style="85" customWidth="1"/>
-    <col min="6" max="6" width="8" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8" style="5"/>
+    <col min="6" max="6" width="8" style="4" customWidth="1"/>
+    <col min="7" max="7" width="16.77734375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="89" customFormat="1" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="87">
+        <v>198000</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="88" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="89" customFormat="1" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="86" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="87">
+        <v>308000</v>
+      </c>
+      <c r="C3" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="91" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="89" customFormat="1" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="86" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="87">
+        <v>33500</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="88" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" s="89" customFormat="1" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="87">
+        <v>3270500</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="89" customFormat="1" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="91" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="93">
+        <v>865736</v>
+      </c>
+      <c r="C6" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="91" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="94"/>
+    </row>
+    <row r="7" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="6">
+        <v>4801000</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="6">
+        <v>3018000</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="6">
+        <v>5861000</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="6">
+        <v>1100000</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="6">
+        <v>985000</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="6">
+        <v>960000</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="6">
+        <v>3698000</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="6">
+        <v>165000</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="9">
+        <v>1300000</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="9">
+        <v>450000</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="11" customFormat="1" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="9">
+        <v>11538305</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="13">
+        <v>3097839</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="13">
+        <v>735000</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="13">
+        <v>1980000</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A33" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" s="23">
+        <v>970000</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="23">
+        <v>429000</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" s="23">
+        <v>9693893</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A45" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" s="23">
+        <v>372750</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A46" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" s="23">
+        <v>239000</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" s="23">
+        <v>169000</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>179</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="B48" s="23">
+        <v>1091000</v>
+      </c>
+      <c r="C48" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>182</v>
+      </c>
+      <c r="E48" s="20" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" s="23">
+        <v>953000</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" s="23">
+        <v>180000</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" s="20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A51" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" s="27">
+        <v>368000</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>192</v>
+      </c>
+      <c r="E51" s="20" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A52" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="B52" s="27">
+        <v>1838760</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="20" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A53" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" s="27">
+        <v>490000</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>198</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" s="20" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" s="27">
+        <v>1670000</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="E54" s="20" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A55" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" s="27">
+        <v>753000</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>206</v>
+      </c>
+      <c r="E55" s="20" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A56" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" s="27">
+        <v>1780000</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="E56" s="20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A57" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" s="27">
+        <v>3620000</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="E57" s="20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A58" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="B58" s="27">
+        <v>2950000</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="E58" s="20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B59" s="27">
+        <v>689900</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="E59" s="20" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A60" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="B60" s="27">
+        <v>1141000</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="E60" s="20" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="B61" s="23">
+        <v>118000</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="E61" s="20" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A62" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B62" s="23">
+        <v>380000</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="D62" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="E62" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A63" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="B63" s="23">
+        <v>972000</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="D63" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A64" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" s="23">
+        <v>430000</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="D64" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="E64" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A65" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="B65" s="23">
+        <v>7463883</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="D65" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="E65" s="20" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A66" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="B66" s="23">
+        <v>240000</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>241</v>
+      </c>
+      <c r="E66" s="20" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A67" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="B67" s="23">
+        <v>410000</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>243</v>
+      </c>
+      <c r="D67" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="E67" s="20" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="B68" s="23">
+        <v>169000</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="D68" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="E68" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A69" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="B69" s="23">
+        <v>1230000</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="D69" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="E69" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A70" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="23">
+        <v>1270000</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>252</v>
+      </c>
+      <c r="D70" s="20" t="s">
+        <v>241</v>
+      </c>
+      <c r="E70" s="20" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" s="23">
+        <v>4350000</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="D71" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="E71" s="20" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A72" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="B72" s="23">
+        <v>443200</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="D72" s="20" t="s">
+        <v>260</v>
+      </c>
+      <c r="E72" s="20" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A73" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="B73" s="23">
+        <v>960000</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="D73" s="20" t="s">
+        <v>263</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A74" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="B74" s="23">
+        <v>3960000</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>265</v>
+      </c>
+      <c r="D74" s="20" t="s">
+        <v>266</v>
+      </c>
+      <c r="E74" s="20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A75" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="B75" s="23">
+        <v>295350</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>268</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>269</v>
+      </c>
+      <c r="E75" s="20" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A76" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="B76" s="23">
+        <v>760000</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="D76" s="20" t="s">
+        <v>273</v>
+      </c>
+      <c r="E76" s="20" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="B77" s="23">
+        <v>2900000</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>276</v>
+      </c>
+      <c r="D77" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="E77" s="20" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="B78" s="23">
+        <v>3680000</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>281</v>
+      </c>
+      <c r="E78" s="20" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A79" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="B79" s="23">
+        <v>1890000</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>284</v>
+      </c>
+      <c r="E79" s="20" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A80" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="B80" s="23">
+        <v>496000</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="D80" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A81" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="B81" s="23">
+        <v>947000</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>290</v>
+      </c>
+      <c r="D81" s="20" t="s">
+        <v>291</v>
+      </c>
+      <c r="E81" s="20" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A82" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="B82" s="23">
+        <v>527510</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>293</v>
+      </c>
+      <c r="D82" s="20" t="s">
+        <v>294</v>
+      </c>
+      <c r="E82" s="20" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A83" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="B83" s="23">
+        <v>3120000</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>297</v>
+      </c>
+      <c r="D83" s="20" t="s">
+        <v>298</v>
+      </c>
+      <c r="E83" s="20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A84" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="B84" s="23">
+        <v>1780000</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>300</v>
+      </c>
+      <c r="D84" s="20" t="s">
+        <v>301</v>
+      </c>
+      <c r="E84" s="20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A85" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B85" s="23">
+        <v>2400000</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="D85" s="20" t="s">
+        <v>304</v>
+      </c>
+      <c r="E85" s="20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A86" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="B86" s="23">
+        <v>3825000</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="D86" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A87" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="B87" s="23">
+        <v>7029966</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="D87" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="E87" s="20" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A88" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="B88" s="23">
+        <v>900000</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>313</v>
+      </c>
+      <c r="D88" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="E88" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A89" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B89" s="23">
+        <v>955000</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="D89" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="E89" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A90" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="B90" s="23">
+        <v>245000</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="D90" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="E90" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A91" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="B91" s="23">
+        <v>2038340</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="D91" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="E91" s="20" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A92" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="B92" s="23">
+        <v>329000</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="D92" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="E92" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A93" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="B93" s="23">
+        <v>247000</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="D93" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="E93" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A94" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="B94" s="23">
+        <v>710750</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="D94" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="E94" s="20" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A95" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="B95" s="23">
+        <v>113000</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="D95" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A96" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="B96" s="23">
+        <v>870000</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="D96" s="20" t="s">
+        <v>334</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A97" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="B97" s="23">
+        <v>162000</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="D97" s="20" t="s">
+        <v>337</v>
+      </c>
+      <c r="E97" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A98" s="12" t="s">
+        <v>338</v>
+      </c>
+      <c r="B98" s="23">
+        <v>132000</v>
+      </c>
+      <c r="C98" s="24" t="s">
+        <v>339</v>
+      </c>
+      <c r="D98" s="20" t="s">
+        <v>340</v>
+      </c>
+      <c r="E98" s="20" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A99" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="B99" s="23">
+        <v>218300</v>
+      </c>
+      <c r="C99" s="24" t="s">
+        <v>343</v>
+      </c>
+      <c r="D99" s="20" t="s">
+        <v>344</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A100" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B100" s="23">
+        <v>1150000</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>347</v>
+      </c>
+      <c r="D100" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="E100" s="20" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A101" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="B101" s="23">
+        <v>1000000</v>
+      </c>
+      <c r="C101" s="24" t="s">
+        <v>350</v>
+      </c>
+      <c r="D101" s="20" t="s">
+        <v>351</v>
+      </c>
+      <c r="E101" s="20" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A102" s="28" t="s">
+        <v>352</v>
+      </c>
+      <c r="B102" s="29">
+        <v>985900</v>
+      </c>
+      <c r="C102" s="30" t="s">
+        <v>353</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>354</v>
+      </c>
+      <c r="E102" s="32" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A103" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="B103" s="23">
+        <v>491000</v>
+      </c>
+      <c r="C103" s="24" t="s">
+        <v>357</v>
+      </c>
+      <c r="D103" s="20" t="s">
+        <v>358</v>
+      </c>
+      <c r="E103" s="20" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A104" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="B104" s="23">
+        <v>170000</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="D104" s="20" t="s">
+        <v>361</v>
+      </c>
+      <c r="E104" s="20" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A105" s="33" t="s">
+        <v>363</v>
+      </c>
+      <c r="B105" s="34">
+        <v>556000</v>
+      </c>
+      <c r="C105" s="35" t="s">
+        <v>364</v>
+      </c>
+      <c r="D105" s="36" t="s">
+        <v>365</v>
+      </c>
+      <c r="E105" s="37" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A106" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="B106" s="29">
+        <v>310000</v>
+      </c>
+      <c r="C106" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="D106" s="31" t="s">
+        <v>369</v>
+      </c>
+      <c r="E106" s="38" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A107" s="12" t="s">
+        <v>371</v>
+      </c>
+      <c r="B107" s="29">
+        <v>450000</v>
+      </c>
+      <c r="C107" s="30" t="s">
+        <v>372</v>
+      </c>
+      <c r="D107" s="39" t="s">
+        <v>373</v>
+      </c>
+      <c r="E107" s="40" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A108" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="B108" s="23">
+        <v>3690000</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="D108" s="31" t="s">
+        <v>377</v>
+      </c>
+      <c r="E108" s="40" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A109" s="41" t="s">
+        <v>378</v>
+      </c>
+      <c r="B109" s="42">
+        <v>3469000</v>
+      </c>
+      <c r="C109" s="35" t="s">
+        <v>379</v>
+      </c>
+      <c r="D109" s="36" t="s">
+        <v>380</v>
+      </c>
+      <c r="E109" s="37" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A110" s="28" t="s">
+        <v>381</v>
+      </c>
+      <c r="B110" s="29">
+        <v>1960000</v>
+      </c>
+      <c r="C110" s="30" t="s">
+        <v>382</v>
+      </c>
+      <c r="D110" s="31" t="s">
+        <v>380</v>
+      </c>
+      <c r="E110" s="43" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A111" s="28" t="s">
+        <v>384</v>
+      </c>
+      <c r="B111" s="29">
+        <v>3620000</v>
+      </c>
+      <c r="C111" s="30" t="s">
+        <v>385</v>
+      </c>
+      <c r="D111" s="44" t="s">
+        <v>386</v>
+      </c>
+      <c r="E111" s="40" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A112" s="28" t="s">
+        <v>387</v>
+      </c>
+      <c r="B112" s="29">
+        <v>1775000</v>
+      </c>
+      <c r="C112" s="30" t="s">
+        <v>388</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>386</v>
+      </c>
+      <c r="E112" s="38" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A113" s="28" t="s">
+        <v>390</v>
+      </c>
+      <c r="B113" s="29">
+        <v>4754915</v>
+      </c>
+      <c r="C113" s="30" t="s">
+        <v>391</v>
+      </c>
+      <c r="D113" s="31" t="s">
+        <v>392</v>
+      </c>
+      <c r="E113" s="32" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="B114" s="23">
+        <v>6586201</v>
+      </c>
+      <c r="C114" s="30" t="s">
+        <v>394</v>
+      </c>
+      <c r="D114" s="20" t="s">
+        <v>395</v>
+      </c>
+      <c r="E114" s="20" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="B115" s="23">
+        <v>1965587</v>
+      </c>
+      <c r="C115" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="D115" s="20" t="s">
+        <v>395</v>
+      </c>
+      <c r="E115" s="20" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="B116" s="23">
+        <v>520000</v>
+      </c>
+      <c r="C116" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="D116" s="20" t="s">
+        <v>401</v>
+      </c>
+      <c r="E116" s="20" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="B117" s="23">
+        <v>245000</v>
+      </c>
+      <c r="C117" s="30" t="s">
+        <v>403</v>
+      </c>
+      <c r="D117" s="20" t="s">
+        <v>404</v>
+      </c>
+      <c r="E117" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="B118" s="23">
+        <v>110000</v>
+      </c>
+      <c r="C118" s="30" t="s">
+        <v>406</v>
+      </c>
+      <c r="D118" s="20" t="s">
+        <v>404</v>
+      </c>
+      <c r="E118" s="20" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="B119" s="23">
+        <v>161000</v>
+      </c>
+      <c r="C119" s="30" t="s">
+        <v>408</v>
+      </c>
+      <c r="D119" s="20" t="s">
+        <v>409</v>
+      </c>
+      <c r="E119" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="B120" s="23">
+        <v>3200000</v>
+      </c>
+      <c r="C120" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="D120" s="20" t="s">
+        <v>412</v>
+      </c>
+      <c r="E120" s="20" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="B121" s="23">
+        <v>4070000</v>
+      </c>
+      <c r="C121" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="D121" s="20" t="s">
+        <v>416</v>
+      </c>
+      <c r="E121" s="20" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="B122" s="23">
+        <v>183005</v>
+      </c>
+      <c r="C122" s="30" t="s">
+        <v>418</v>
+      </c>
+      <c r="D122" s="20" t="s">
+        <v>419</v>
+      </c>
+      <c r="E122" s="20" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="B123" s="23">
+        <v>190000</v>
+      </c>
+      <c r="C123" s="30" t="s">
+        <v>421</v>
+      </c>
+      <c r="D123" s="20" t="s">
+        <v>422</v>
+      </c>
+      <c r="E123" s="20" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="B124" s="23">
+        <v>1950000</v>
+      </c>
+      <c r="C124" s="30" t="s">
+        <v>425</v>
+      </c>
+      <c r="D124" s="20" t="s">
+        <v>426</v>
+      </c>
+      <c r="E124" s="20" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="B125" s="23">
+        <v>620000</v>
+      </c>
+      <c r="C125" s="30" t="s">
+        <v>428</v>
+      </c>
+      <c r="D125" s="20" t="s">
+        <v>429</v>
+      </c>
+      <c r="E125" s="20" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="B126" s="23">
+        <v>470000</v>
+      </c>
+      <c r="C126" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="D126" s="20" t="s">
+        <v>432</v>
+      </c>
+      <c r="E126" s="20" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="28" t="s">
+        <v>434</v>
+      </c>
+      <c r="B127" s="29">
+        <v>1094000</v>
+      </c>
+      <c r="C127" s="30" t="s">
+        <v>435</v>
+      </c>
+      <c r="D127" s="31" t="s">
+        <v>436</v>
+      </c>
+      <c r="E127" s="43" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="B128" s="23">
+        <v>4120000</v>
+      </c>
+      <c r="C128" s="30" t="s">
+        <v>438</v>
+      </c>
+      <c r="D128" s="20" t="s">
+        <v>439</v>
+      </c>
+      <c r="E128" s="20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="B129" s="23">
+        <v>1700000</v>
+      </c>
+      <c r="C129" s="30" t="s">
+        <v>441</v>
+      </c>
+      <c r="D129" s="20" t="s">
+        <v>442</v>
+      </c>
+      <c r="E129" s="20" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="B130" s="23">
+        <v>1530000</v>
+      </c>
+      <c r="C130" s="30" t="s">
+        <v>444</v>
+      </c>
+      <c r="D130" s="20" t="s">
+        <v>445</v>
+      </c>
+      <c r="E130" s="20" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="41" t="s">
+        <v>446</v>
+      </c>
+      <c r="B131" s="42">
+        <v>3482000</v>
+      </c>
+      <c r="C131" s="35" t="s">
+        <v>447</v>
+      </c>
+      <c r="D131" s="45" t="s">
+        <v>448</v>
+      </c>
+      <c r="E131" s="46" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="28" t="s">
+        <v>449</v>
+      </c>
+      <c r="B132" s="47">
+        <v>162000</v>
+      </c>
+      <c r="C132" s="30" t="s">
+        <v>450</v>
+      </c>
+      <c r="D132" s="31" t="s">
+        <v>451</v>
+      </c>
+      <c r="E132" s="38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="28" t="s">
+        <v>452</v>
+      </c>
+      <c r="B133" s="47">
+        <v>110000</v>
+      </c>
+      <c r="C133" s="30" t="s">
+        <v>406</v>
+      </c>
+      <c r="D133" s="31" t="s">
+        <v>451</v>
+      </c>
+      <c r="E133" s="43" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="28" t="s">
+        <v>454</v>
+      </c>
+      <c r="B134" s="47">
+        <v>698000</v>
+      </c>
+      <c r="C134" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="D134" s="48" t="s">
+        <v>456</v>
+      </c>
+      <c r="E134" s="40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="28" t="s">
+        <v>457</v>
+      </c>
+      <c r="B135" s="47">
+        <v>6540739</v>
+      </c>
+      <c r="C135" s="30" t="s">
+        <v>458</v>
+      </c>
+      <c r="D135" s="31" t="s">
+        <v>459</v>
+      </c>
+      <c r="E135" s="38" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="28" t="s">
+        <v>461</v>
+      </c>
+      <c r="B136" s="47">
+        <v>244000</v>
+      </c>
+      <c r="C136" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="D136" s="31" t="s">
+        <v>463</v>
+      </c>
+      <c r="E136" s="40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="28" t="s">
+        <v>464</v>
+      </c>
+      <c r="B137" s="47">
+        <v>950000</v>
+      </c>
+      <c r="C137" s="30" t="s">
+        <v>465</v>
+      </c>
+      <c r="D137" s="44" t="s">
+        <v>466</v>
+      </c>
+      <c r="E137" s="40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="28" t="s">
+        <v>467</v>
+      </c>
+      <c r="B138" s="29">
+        <v>332000</v>
+      </c>
+      <c r="C138" s="30" t="s">
+        <v>468</v>
+      </c>
+      <c r="D138" s="45" t="s">
+        <v>469</v>
+      </c>
+      <c r="E138" s="49" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="28" t="s">
+        <v>471</v>
+      </c>
+      <c r="B139" s="50">
+        <v>506736</v>
+      </c>
+      <c r="C139" s="30" t="s">
+        <v>472</v>
+      </c>
+      <c r="D139" s="31" t="s">
+        <v>473</v>
+      </c>
+      <c r="E139" s="38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="28" t="s">
+        <v>474</v>
+      </c>
+      <c r="B140" s="29">
+        <v>400000</v>
+      </c>
+      <c r="C140" s="30" t="s">
+        <v>475</v>
+      </c>
+      <c r="D140" s="31" t="s">
+        <v>476</v>
+      </c>
+      <c r="E140" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="B141" s="23">
+        <v>494000</v>
+      </c>
+      <c r="C141" s="24" t="s">
+        <v>478</v>
+      </c>
+      <c r="D141" s="20" t="s">
+        <v>479</v>
+      </c>
+      <c r="E141" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="28" t="s">
+        <v>481</v>
+      </c>
+      <c r="B142" s="29">
+        <v>787690</v>
+      </c>
+      <c r="C142" s="30" t="s">
+        <v>482</v>
+      </c>
+      <c r="D142" s="31" t="s">
+        <v>483</v>
+      </c>
+      <c r="E142" s="38" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="51" t="s">
+        <v>485</v>
+      </c>
+      <c r="B143" s="50">
+        <v>3462000</v>
+      </c>
+      <c r="C143" s="52" t="s">
+        <v>486</v>
+      </c>
+      <c r="D143" s="53" t="s">
+        <v>487</v>
+      </c>
+      <c r="E143" s="54" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="72.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="55" t="s">
+        <v>488</v>
+      </c>
+      <c r="B144" s="56">
+        <v>931000</v>
+      </c>
+      <c r="C144" s="18" t="s">
+        <v>489</v>
+      </c>
+      <c r="D144" s="57" t="s">
+        <v>490</v>
+      </c>
+      <c r="E144" s="57" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="28" t="s">
+        <v>491</v>
+      </c>
+      <c r="B145" s="29">
+        <v>4590000</v>
+      </c>
+      <c r="C145" s="30" t="s">
+        <v>492</v>
+      </c>
+      <c r="D145" s="31" t="s">
+        <v>487</v>
+      </c>
+      <c r="E145" s="38" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="28" t="s">
+        <v>493</v>
+      </c>
+      <c r="B146" s="29">
+        <v>1840000</v>
+      </c>
+      <c r="C146" s="30" t="s">
+        <v>494</v>
+      </c>
+      <c r="D146" s="31" t="s">
+        <v>487</v>
+      </c>
+      <c r="E146" s="38" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="33" t="s">
+        <v>495</v>
+      </c>
+      <c r="B147" s="58">
+        <v>931000</v>
+      </c>
+      <c r="C147" s="59" t="s">
+        <v>496</v>
+      </c>
+      <c r="D147" s="60" t="s">
+        <v>490</v>
+      </c>
+      <c r="E147" s="60" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="B148" s="23">
+        <v>797000</v>
+      </c>
+      <c r="C148" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D148" s="20" t="s">
+        <v>499</v>
+      </c>
+      <c r="E148" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="B149" s="23">
+        <v>1530000</v>
+      </c>
+      <c r="C149" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="D149" s="20" t="s">
+        <v>499</v>
+      </c>
+      <c r="E149" s="20" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="B150" s="23">
+        <v>5231155</v>
+      </c>
+      <c r="C150" s="24" t="s">
+        <v>505</v>
+      </c>
+      <c r="D150" s="20" t="s">
+        <v>506</v>
+      </c>
+      <c r="E150" s="20" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="B151" s="23">
+        <v>112896</v>
+      </c>
+      <c r="C151" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="D151" s="20" t="s">
+        <v>510</v>
+      </c>
+      <c r="E151" s="20" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="B152" s="23">
+        <v>290000</v>
+      </c>
+      <c r="C152" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="D152" s="20" t="s">
+        <v>514</v>
+      </c>
+      <c r="E152" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="B153" s="23">
+        <v>172000</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="D153" s="20" t="s">
+        <v>514</v>
+      </c>
+      <c r="E153" s="20" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="B154" s="23">
+        <v>2008744</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="D154" s="20" t="s">
+        <v>514</v>
+      </c>
+      <c r="E154" s="20" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="61" t="s">
+        <v>521</v>
+      </c>
+      <c r="B155" s="23">
+        <v>188000</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="D155" s="62" t="s">
+        <v>523</v>
+      </c>
+      <c r="E155" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="61" t="s">
+        <v>524</v>
+      </c>
+      <c r="B156" s="23">
+        <v>1366000</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="D156" s="62" t="s">
+        <v>526</v>
+      </c>
+      <c r="E156" s="20" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="61" t="s">
+        <v>528</v>
+      </c>
+      <c r="B157" s="23">
+        <v>110000</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="D157" s="62" t="s">
+        <v>526</v>
+      </c>
+      <c r="E157" s="20" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="B158" s="23">
+        <v>158300</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>531</v>
+      </c>
+      <c r="D158" s="20" t="s">
+        <v>532</v>
+      </c>
+      <c r="E158" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="B159" s="23">
+        <v>194500</v>
+      </c>
+      <c r="C159" s="24" t="s">
+        <v>535</v>
+      </c>
+      <c r="D159" s="20" t="s">
+        <v>536</v>
+      </c>
+      <c r="E159" s="20" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="61" t="s">
+        <v>538</v>
+      </c>
+      <c r="B160" s="23">
+        <v>98000</v>
+      </c>
+      <c r="C160" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="D160" s="62" t="s">
+        <v>540</v>
+      </c>
+      <c r="E160" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="B161" s="23">
+        <v>983000</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>542</v>
+      </c>
+      <c r="D161" s="20" t="s">
+        <v>543</v>
+      </c>
+      <c r="E161" s="20" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="61" t="s">
+        <v>545</v>
+      </c>
+      <c r="B162" s="63">
+        <v>2000000</v>
+      </c>
+      <c r="C162" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="D162" s="62" t="s">
+        <v>547</v>
+      </c>
+      <c r="E162" s="20" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="61" t="s">
+        <v>549</v>
+      </c>
+      <c r="B163" s="63">
+        <v>920000</v>
+      </c>
+      <c r="C163" s="24" t="s">
+        <v>550</v>
+      </c>
+      <c r="D163" s="62" t="s">
+        <v>551</v>
+      </c>
+      <c r="E163" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="61" t="s">
+        <v>553</v>
+      </c>
+      <c r="B164" s="63">
+        <v>3460000</v>
+      </c>
+      <c r="C164" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="D164" s="62" t="s">
+        <v>555</v>
+      </c>
+      <c r="E164" s="20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="61" t="s">
+        <v>556</v>
+      </c>
+      <c r="B165" s="63">
+        <v>4427000</v>
+      </c>
+      <c r="C165" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="D165" s="62" t="s">
+        <v>558</v>
+      </c>
+      <c r="E165" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="61" t="s">
+        <v>559</v>
+      </c>
+      <c r="B166" s="63">
+        <v>1770000</v>
+      </c>
+      <c r="C166" s="24" t="s">
+        <v>560</v>
+      </c>
+      <c r="D166" s="62" t="s">
+        <v>561</v>
+      </c>
+      <c r="E166" s="20" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="61" t="s">
+        <v>562</v>
+      </c>
+      <c r="B167" s="63">
+        <v>931155</v>
+      </c>
+      <c r="C167" s="26" t="s">
+        <v>563</v>
+      </c>
+      <c r="D167" s="20" t="s">
+        <v>564</v>
+      </c>
+      <c r="E167" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="61" t="s">
+        <v>565</v>
+      </c>
+      <c r="B168" s="63">
+        <v>897400</v>
+      </c>
+      <c r="C168" s="26" t="s">
+        <v>566</v>
+      </c>
+      <c r="D168" s="20" t="s">
+        <v>567</v>
+      </c>
+      <c r="E168" s="20" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="61" t="s">
+        <v>569</v>
+      </c>
+      <c r="B169" s="63">
+        <v>170000</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>570</v>
+      </c>
+      <c r="D169" s="62" t="s">
+        <v>571</v>
+      </c>
+      <c r="E169" s="20" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="61" t="s">
+        <v>572</v>
+      </c>
+      <c r="B170" s="63">
+        <v>565000</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>573</v>
+      </c>
+      <c r="D170" s="62" t="s">
+        <v>571</v>
+      </c>
+      <c r="E170" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="61" t="s">
+        <v>574</v>
+      </c>
+      <c r="B171" s="63">
+        <v>118000</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>575</v>
+      </c>
+      <c r="D171" s="62" t="s">
+        <v>576</v>
+      </c>
+      <c r="E171" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="61" t="s">
+        <v>577</v>
+      </c>
+      <c r="B172" s="63">
+        <v>1500000</v>
+      </c>
+      <c r="C172" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="D172" s="62" t="s">
+        <v>576</v>
+      </c>
+      <c r="E172" s="20" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="61" t="s">
+        <v>579</v>
+      </c>
+      <c r="B173" s="23">
+        <v>297000</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>580</v>
+      </c>
+      <c r="D173" s="64" t="s">
+        <v>581</v>
+      </c>
+      <c r="E173" s="12" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="61" t="s">
+        <v>582</v>
+      </c>
+      <c r="B174" s="63">
+        <v>768420</v>
+      </c>
+      <c r="C174" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D174" s="64" t="s">
+        <v>583</v>
+      </c>
+      <c r="E174" s="12" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="61" t="s">
+        <v>584</v>
+      </c>
+      <c r="B175" s="23">
+        <v>5081767</v>
+      </c>
+      <c r="C175" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="D175" s="64" t="s">
+        <v>586</v>
+      </c>
+      <c r="E175" s="20" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="61" t="s">
+        <v>587</v>
+      </c>
+      <c r="B176" s="23">
+        <v>968583</v>
+      </c>
+      <c r="C176" s="24" t="s">
+        <v>588</v>
+      </c>
+      <c r="D176" s="64" t="s">
+        <v>589</v>
+      </c>
+      <c r="E176" s="12" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="63.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="61" t="s">
+        <v>590</v>
+      </c>
+      <c r="B177" s="23">
+        <v>160000</v>
+      </c>
+      <c r="C177" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="D177" s="64" t="s">
+        <v>592</v>
+      </c>
+      <c r="E177" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="61" t="s">
+        <v>593</v>
+      </c>
+      <c r="B178" s="23">
+        <v>499800</v>
+      </c>
+      <c r="C178" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="D178" s="64" t="s">
+        <v>594</v>
+      </c>
+      <c r="E178" s="20" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="61" t="s">
+        <v>596</v>
+      </c>
+      <c r="B179" s="23">
+        <v>136600</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="D179" s="64" t="s">
+        <v>598</v>
+      </c>
+      <c r="E179" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="61" t="s">
+        <v>599</v>
+      </c>
+      <c r="B180" s="63">
+        <v>690000</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>600</v>
+      </c>
+      <c r="D180" s="64" t="s">
+        <v>601</v>
+      </c>
+      <c r="E180" s="20" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="61" t="s">
+        <v>603</v>
+      </c>
+      <c r="B181" s="23">
+        <v>2025845</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>604</v>
+      </c>
+      <c r="D181" s="64" t="s">
+        <v>605</v>
+      </c>
+      <c r="E181" s="20" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="61" t="s">
+        <v>607</v>
+      </c>
+      <c r="B182" s="63">
+        <v>3285200</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>608</v>
+      </c>
+      <c r="D182" s="64" t="s">
+        <v>609</v>
+      </c>
+      <c r="E182" s="20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="61" t="s">
+        <v>610</v>
+      </c>
+      <c r="B183" s="63">
+        <v>880000</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>611</v>
+      </c>
+      <c r="D183" s="64" t="s">
+        <v>612</v>
+      </c>
+      <c r="E183" s="20" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="73.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="61" t="s">
+        <v>614</v>
+      </c>
+      <c r="B184" s="63">
+        <v>95000</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>615</v>
+      </c>
+      <c r="D184" s="64" t="s">
+        <v>612</v>
+      </c>
+      <c r="E184" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="61" t="s">
+        <v>616</v>
+      </c>
+      <c r="B185" s="63">
+        <v>1662800</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>617</v>
+      </c>
+      <c r="D185" s="64" t="s">
+        <v>618</v>
+      </c>
+      <c r="E185" s="20" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="61" t="s">
+        <v>619</v>
+      </c>
+      <c r="B186" s="23">
+        <v>920000</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>620</v>
+      </c>
+      <c r="D186" s="64" t="s">
+        <v>621</v>
+      </c>
+      <c r="E186" s="20" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="61" t="s">
+        <v>623</v>
+      </c>
+      <c r="B187" s="63">
+        <v>344000</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>624</v>
+      </c>
+      <c r="D187" s="64" t="s">
+        <v>625</v>
+      </c>
+      <c r="E187" s="20" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="61" t="s">
+        <v>627</v>
+      </c>
+      <c r="B188" s="63">
+        <v>1081080</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>628</v>
+      </c>
+      <c r="D188" s="64" t="s">
+        <v>629</v>
+      </c>
+      <c r="E188" s="20" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="61" t="s">
+        <v>630</v>
+      </c>
+      <c r="B189" s="63">
+        <v>4689356</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>631</v>
+      </c>
+      <c r="D189" s="64" t="s">
+        <v>632</v>
+      </c>
+      <c r="E189" s="20" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="61" t="s">
+        <v>633</v>
+      </c>
+      <c r="B190" s="63">
+        <v>800000</v>
+      </c>
+      <c r="C190" s="24" t="s">
+        <v>634</v>
+      </c>
+      <c r="D190" s="64" t="s">
+        <v>635</v>
+      </c>
+      <c r="E190" s="20" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="61" t="s">
+        <v>636</v>
+      </c>
+      <c r="B191" s="23">
+        <v>90000</v>
+      </c>
+      <c r="C191" s="24" t="s">
+        <v>637</v>
+      </c>
+      <c r="D191" s="64" t="s">
+        <v>635</v>
+      </c>
+      <c r="E191" s="20" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="61" t="s">
+        <v>638</v>
+      </c>
+      <c r="B192" s="63">
+        <v>1604200</v>
+      </c>
+      <c r="C192" s="24" t="s">
+        <v>639</v>
+      </c>
+      <c r="D192" s="64" t="s">
+        <v>640</v>
+      </c>
+      <c r="E192" s="20" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="61" t="s">
+        <v>574</v>
+      </c>
+      <c r="B193" s="63">
+        <v>118000</v>
+      </c>
+      <c r="C193" s="24" t="s">
+        <v>575</v>
+      </c>
+      <c r="D193" s="64" t="s">
+        <v>641</v>
+      </c>
+      <c r="E193" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="61" t="s">
+        <v>642</v>
+      </c>
+      <c r="B194" s="23">
+        <v>299000</v>
+      </c>
+      <c r="C194" s="24" t="s">
+        <v>643</v>
+      </c>
+      <c r="D194" s="64" t="s">
+        <v>644</v>
+      </c>
+      <c r="E194" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="61" t="s">
+        <v>645</v>
+      </c>
+      <c r="B195" s="23">
+        <v>156000</v>
+      </c>
+      <c r="C195" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="D195" s="64" t="s">
+        <v>646</v>
+      </c>
+      <c r="E195" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="61" t="s">
+        <v>647</v>
+      </c>
+      <c r="B196" s="23">
+        <v>75000</v>
+      </c>
+      <c r="C196" s="24" t="s">
+        <v>648</v>
+      </c>
+      <c r="D196" s="64" t="s">
+        <v>649</v>
+      </c>
+      <c r="E196" s="12" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="61" t="s">
+        <v>651</v>
+      </c>
+      <c r="B197" s="23">
+        <v>133000</v>
+      </c>
+      <c r="C197" s="24" t="s">
+        <v>652</v>
+      </c>
+      <c r="D197" s="64" t="s">
+        <v>653</v>
+      </c>
+      <c r="E197" s="20" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="61" t="s">
+        <v>654</v>
+      </c>
+      <c r="B198" s="23">
+        <v>841000</v>
+      </c>
+      <c r="C198" s="24" t="s">
+        <v>655</v>
+      </c>
+      <c r="D198" s="64" t="s">
+        <v>653</v>
+      </c>
+      <c r="E198" s="20" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="61" t="s">
+        <v>657</v>
+      </c>
+      <c r="B199" s="23">
+        <v>1950198</v>
+      </c>
+      <c r="C199" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="D199" s="64" t="s">
+        <v>659</v>
+      </c>
+      <c r="E199" s="20" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="61" t="s">
+        <v>660</v>
+      </c>
+      <c r="B200" s="23">
+        <v>108000</v>
+      </c>
+      <c r="C200" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="D200" s="64" t="s">
+        <v>661</v>
+      </c>
+      <c r="E200" s="20" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="61" t="s">
+        <v>662</v>
+      </c>
+      <c r="B201" s="23">
+        <v>4993036</v>
+      </c>
+      <c r="C201" s="24" t="s">
+        <v>663</v>
+      </c>
+      <c r="D201" s="25" t="s">
+        <v>664</v>
+      </c>
+      <c r="E201" s="20" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="61" t="s">
+        <v>666</v>
+      </c>
+      <c r="B202" s="23">
+        <v>240000</v>
+      </c>
+      <c r="C202" s="24" t="s">
+        <v>667</v>
+      </c>
+      <c r="D202" s="64" t="s">
+        <v>668</v>
+      </c>
+      <c r="E202" s="20" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="61" t="s">
+        <v>670</v>
+      </c>
+      <c r="B203" s="23">
+        <v>335000</v>
+      </c>
+      <c r="C203" s="24" t="s">
+        <v>671</v>
+      </c>
+      <c r="D203" s="64" t="s">
+        <v>672</v>
+      </c>
+      <c r="E203" s="20" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="120.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="61" t="s">
+        <v>674</v>
+      </c>
+      <c r="B204" s="23">
+        <v>90000</v>
+      </c>
+      <c r="C204" s="24" t="s">
+        <v>675</v>
+      </c>
+      <c r="D204" s="20" t="s">
+        <v>676</v>
+      </c>
+      <c r="E204" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="59.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="20" t="s">
+        <v>677</v>
+      </c>
+      <c r="B205" s="23">
+        <v>670928</v>
+      </c>
+      <c r="C205" s="24" t="s">
+        <v>678</v>
+      </c>
+      <c r="D205" s="64" t="s">
+        <v>679</v>
+      </c>
+      <c r="E205" s="25" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="61" t="s">
+        <v>680</v>
+      </c>
+      <c r="B206" s="23">
+        <v>350000</v>
+      </c>
+      <c r="C206" s="24" t="s">
+        <v>681</v>
+      </c>
+      <c r="D206" s="64" t="s">
+        <v>682</v>
+      </c>
+      <c r="E206" s="20" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="61" t="s">
+        <v>684</v>
+      </c>
+      <c r="B207" s="23">
+        <v>2495000</v>
+      </c>
+      <c r="C207" s="24" t="s">
+        <v>685</v>
+      </c>
+      <c r="D207" s="64" t="s">
+        <v>682</v>
+      </c>
+      <c r="E207" s="20" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="61" t="s">
+        <v>687</v>
+      </c>
+      <c r="B208" s="23">
+        <v>2034900</v>
+      </c>
+      <c r="C208" s="24" t="s">
+        <v>688</v>
+      </c>
+      <c r="D208" s="64" t="s">
+        <v>689</v>
+      </c>
+      <c r="E208" s="20" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="61" t="s">
+        <v>691</v>
+      </c>
+      <c r="B209" s="63">
+        <v>265000</v>
+      </c>
+      <c r="C209" s="24" t="s">
+        <v>692</v>
+      </c>
+      <c r="D209" s="64" t="s">
+        <v>693</v>
+      </c>
+      <c r="E209" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="61" t="s">
+        <v>694</v>
+      </c>
+      <c r="B210" s="23">
+        <v>352800</v>
+      </c>
+      <c r="C210" s="24" t="s">
+        <v>695</v>
+      </c>
+      <c r="D210" s="64" t="s">
+        <v>696</v>
+      </c>
+      <c r="E210" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="61" t="s">
+        <v>697</v>
+      </c>
+      <c r="B211" s="63">
+        <v>3300000</v>
+      </c>
+      <c r="C211" s="24" t="s">
+        <v>698</v>
+      </c>
+      <c r="D211" s="64" t="s">
+        <v>699</v>
+      </c>
+      <c r="E211" s="20" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="105.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="61" t="s">
+        <v>701</v>
+      </c>
+      <c r="B212" s="63">
+        <v>800000</v>
+      </c>
+      <c r="C212" s="24" t="s">
+        <v>702</v>
+      </c>
+      <c r="D212" s="64" t="s">
+        <v>703</v>
+      </c>
+      <c r="E212" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="61" t="s">
+        <v>704</v>
+      </c>
+      <c r="B213" s="63">
+        <v>689000</v>
+      </c>
+      <c r="C213" s="24" t="s">
+        <v>705</v>
+      </c>
+      <c r="D213" s="64" t="s">
+        <v>706</v>
+      </c>
+      <c r="E213" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="61" t="s">
+        <v>707</v>
+      </c>
+      <c r="B214" s="63">
+        <v>4540000</v>
+      </c>
+      <c r="C214" s="24" t="s">
+        <v>708</v>
+      </c>
+      <c r="D214" s="64" t="s">
+        <v>706</v>
+      </c>
+      <c r="E214" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="61" t="s">
+        <v>709</v>
+      </c>
+      <c r="B215" s="63">
+        <v>1617000</v>
+      </c>
+      <c r="C215" s="24" t="s">
+        <v>710</v>
+      </c>
+      <c r="D215" s="64" t="s">
+        <v>711</v>
+      </c>
+      <c r="E215" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="61" t="s">
+        <v>713</v>
+      </c>
+      <c r="B216" s="23">
+        <v>132000</v>
+      </c>
+      <c r="C216" s="24" t="s">
+        <v>714</v>
+      </c>
+      <c r="D216" s="64" t="s">
+        <v>715</v>
+      </c>
+      <c r="E216" s="20" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="61" t="s">
+        <v>717</v>
+      </c>
+      <c r="B217" s="63">
+        <v>545000</v>
+      </c>
+      <c r="C217" s="24" t="s">
+        <v>718</v>
+      </c>
+      <c r="D217" s="61" t="s">
+        <v>715</v>
+      </c>
+      <c r="E217" s="20" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="61" t="s">
+        <v>720</v>
+      </c>
+      <c r="B218" s="63">
+        <v>865000</v>
+      </c>
+      <c r="C218" s="24" t="s">
+        <v>721</v>
+      </c>
+      <c r="D218" s="64" t="s">
+        <v>722</v>
+      </c>
+      <c r="E218" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="61" t="s">
+        <v>723</v>
+      </c>
+      <c r="B219" s="63">
+        <v>111520</v>
+      </c>
+      <c r="C219" s="24" t="s">
+        <v>724</v>
+      </c>
+      <c r="D219" s="61" t="s">
+        <v>725</v>
+      </c>
+      <c r="E219" s="20" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="61" t="s">
+        <v>727</v>
+      </c>
+      <c r="B220" s="23">
+        <v>299000</v>
+      </c>
+      <c r="C220" s="24" t="s">
+        <v>728</v>
+      </c>
+      <c r="D220" s="65" t="s">
+        <v>729</v>
+      </c>
+      <c r="E220" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="61" t="s">
+        <v>731</v>
+      </c>
+      <c r="B221" s="23">
+        <v>118000</v>
+      </c>
+      <c r="C221" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="D221" s="64" t="s">
+        <v>732</v>
+      </c>
+      <c r="E221" s="20" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="61" t="s">
+        <v>733</v>
+      </c>
+      <c r="B222" s="23">
+        <v>4890736</v>
+      </c>
+      <c r="C222" s="24" t="s">
+        <v>734</v>
+      </c>
+      <c r="D222" s="64" t="s">
+        <v>735</v>
+      </c>
+      <c r="E222" s="20" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="61" t="s">
+        <v>736</v>
+      </c>
+      <c r="B223" s="23">
+        <v>360000</v>
+      </c>
+      <c r="C223" s="24" t="s">
+        <v>737</v>
+      </c>
+      <c r="D223" s="64" t="s">
+        <v>738</v>
+      </c>
+      <c r="E223" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="66" t="s">
+        <v>739</v>
+      </c>
+      <c r="B224" s="67">
+        <v>1163750</v>
+      </c>
+      <c r="C224" s="68" t="s">
+        <v>740</v>
+      </c>
+      <c r="D224" s="64" t="s">
+        <v>741</v>
+      </c>
+      <c r="E224" s="69" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="61" t="s">
+        <v>743</v>
+      </c>
+      <c r="B225" s="23">
+        <v>113000</v>
+      </c>
+      <c r="C225" s="24" t="s">
+        <v>744</v>
+      </c>
+      <c r="D225" s="64" t="s">
+        <v>745</v>
+      </c>
+      <c r="E225" s="20" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="61" t="s">
+        <v>746</v>
+      </c>
+      <c r="B226" s="23">
+        <v>157500</v>
+      </c>
+      <c r="C226" s="24" t="s">
+        <v>747</v>
+      </c>
+      <c r="D226" s="64" t="s">
+        <v>745</v>
+      </c>
+      <c r="E226" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="61" t="s">
+        <v>748</v>
+      </c>
+      <c r="B227" s="23">
+        <v>1700000</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>749</v>
+      </c>
+      <c r="D227" s="64" t="s">
+        <v>750</v>
+      </c>
+      <c r="E227" s="20" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="61" t="s">
+        <v>752</v>
+      </c>
+      <c r="B228" s="23">
+        <v>1865694</v>
+      </c>
+      <c r="C228" s="24" t="s">
+        <v>753</v>
+      </c>
+      <c r="D228" s="64" t="s">
+        <v>754</v>
+      </c>
+      <c r="E228" s="20" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="61" t="s">
+        <v>756</v>
+      </c>
+      <c r="B229" s="23">
+        <v>418000</v>
+      </c>
+      <c r="C229" s="24" t="s">
+        <v>757</v>
+      </c>
+      <c r="D229" s="64" t="s">
+        <v>758</v>
+      </c>
+      <c r="E229" s="20" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="61" t="s">
+        <v>760</v>
+      </c>
+      <c r="B230" s="23">
+        <v>1883168</v>
+      </c>
+      <c r="C230" s="24" t="s">
+        <v>761</v>
+      </c>
+      <c r="D230" s="64" t="s">
+        <v>762</v>
+      </c>
+      <c r="E230" s="20" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="61" t="s">
+        <v>764</v>
+      </c>
+      <c r="B231" s="23">
+        <v>274100</v>
+      </c>
+      <c r="C231" s="24" t="s">
+        <v>765</v>
+      </c>
+      <c r="D231" s="20" t="s">
+        <v>766</v>
+      </c>
+      <c r="E231" s="20" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="61" t="s">
+        <v>768</v>
+      </c>
+      <c r="B232" s="23">
+        <v>193000</v>
+      </c>
+      <c r="C232" s="24" t="s">
+        <v>769</v>
+      </c>
+      <c r="D232" s="64" t="s">
+        <v>770</v>
+      </c>
+      <c r="E232" s="20" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="61" t="s">
+        <v>772</v>
+      </c>
+      <c r="B233" s="23">
+        <v>221000</v>
+      </c>
+      <c r="C233" s="24" t="s">
+        <v>773</v>
+      </c>
+      <c r="D233" s="64" t="s">
+        <v>774</v>
+      </c>
+      <c r="E233" s="20" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="61" t="s">
+        <v>776</v>
+      </c>
+      <c r="B234" s="23">
+        <v>98000</v>
+      </c>
+      <c r="C234" s="24" t="s">
+        <v>777</v>
+      </c>
+      <c r="D234" s="64" t="s">
+        <v>778</v>
+      </c>
+      <c r="E234" s="20" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="61" t="s">
+        <v>779</v>
+      </c>
+      <c r="B235" s="23">
+        <v>1950000</v>
+      </c>
+      <c r="C235" s="24" t="s">
+        <v>780</v>
+      </c>
+      <c r="D235" s="64" t="s">
+        <v>781</v>
+      </c>
+      <c r="E235" s="20" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="61" t="s">
+        <v>783</v>
+      </c>
+      <c r="B236" s="63">
+        <v>273000</v>
+      </c>
+      <c r="C236" s="24" t="s">
+        <v>784</v>
+      </c>
+      <c r="D236" s="64" t="s">
+        <v>785</v>
+      </c>
+      <c r="E236" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="61" t="s">
+        <v>786</v>
+      </c>
+      <c r="B237" s="23">
+        <v>1995000</v>
+      </c>
+      <c r="C237" s="24" t="s">
+        <v>787</v>
+      </c>
+      <c r="D237" s="64" t="s">
+        <v>788</v>
+      </c>
+      <c r="E237" s="20" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="55.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="61" t="s">
+        <v>789</v>
+      </c>
+      <c r="B238" s="63">
+        <v>3430000</v>
+      </c>
+      <c r="C238" s="24" t="s">
+        <v>790</v>
+      </c>
+      <c r="D238" s="64" t="s">
+        <v>791</v>
+      </c>
+      <c r="E238" s="20" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="55.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="61" t="s">
+        <v>792</v>
+      </c>
+      <c r="B239" s="63">
+        <v>2295000</v>
+      </c>
+      <c r="C239" s="24" t="s">
+        <v>793</v>
+      </c>
+      <c r="D239" s="64" t="s">
+        <v>794</v>
+      </c>
+      <c r="E239" s="20" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="61" t="s">
+        <v>795</v>
+      </c>
+      <c r="B240" s="63">
+        <v>920000</v>
+      </c>
+      <c r="C240" s="24" t="s">
+        <v>796</v>
+      </c>
+      <c r="D240" s="64" t="s">
+        <v>797</v>
+      </c>
+      <c r="E240" s="20" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="61" t="s">
+        <v>799</v>
+      </c>
+      <c r="B241" s="63">
+        <v>500000</v>
+      </c>
+      <c r="C241" s="24" t="s">
+        <v>800</v>
+      </c>
+      <c r="D241" s="64" t="s">
+        <v>801</v>
+      </c>
+      <c r="E241" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="159.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="61" t="s">
+        <v>802</v>
+      </c>
+      <c r="B242" s="63">
+        <v>875000</v>
+      </c>
+      <c r="C242" s="24" t="s">
+        <v>803</v>
+      </c>
+      <c r="D242" s="64" t="s">
+        <v>804</v>
+      </c>
+      <c r="E242" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="61" t="s">
+        <v>805</v>
+      </c>
+      <c r="B243" s="63">
+        <v>4803000</v>
+      </c>
+      <c r="C243" s="24" t="s">
+        <v>806</v>
+      </c>
+      <c r="D243" s="64" t="s">
+        <v>807</v>
+      </c>
+      <c r="E243" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="61" t="s">
+        <v>808</v>
+      </c>
+      <c r="B244" s="63">
+        <v>1600000</v>
+      </c>
+      <c r="C244" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="D244" s="64" t="s">
+        <v>810</v>
+      </c>
+      <c r="E244" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="61" t="s">
+        <v>811</v>
+      </c>
+      <c r="B245" s="63">
+        <v>931000</v>
+      </c>
+      <c r="C245" s="24" t="s">
+        <v>812</v>
+      </c>
+      <c r="D245" s="64" t="s">
+        <v>813</v>
+      </c>
+      <c r="E245" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="61" t="s">
+        <v>814</v>
+      </c>
+      <c r="B246" s="63">
+        <v>515500</v>
+      </c>
+      <c r="C246" s="24" t="s">
+        <v>815</v>
+      </c>
+      <c r="D246" s="64" t="s">
+        <v>813</v>
+      </c>
+      <c r="E246" s="20" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="61" t="s">
+        <v>817</v>
+      </c>
+      <c r="B247" s="63">
+        <v>295000</v>
+      </c>
+      <c r="C247" s="24" t="s">
+        <v>818</v>
+      </c>
+      <c r="D247" s="64" t="s">
+        <v>819</v>
+      </c>
+      <c r="E247" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="61" t="s">
+        <v>820</v>
+      </c>
+      <c r="B248" s="63">
+        <v>770000</v>
+      </c>
+      <c r="C248" s="24" t="s">
+        <v>821</v>
+      </c>
+      <c r="D248" s="64" t="s">
+        <v>822</v>
+      </c>
+      <c r="E248" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="61" t="s">
+        <v>823</v>
+      </c>
+      <c r="B249" s="63">
+        <v>790000</v>
+      </c>
+      <c r="C249" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D249" s="64" t="s">
+        <v>824</v>
+      </c>
+      <c r="E249" s="20" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="61" t="s">
+        <v>825</v>
+      </c>
+      <c r="B250" s="63">
+        <v>1720000</v>
+      </c>
+      <c r="C250" s="24" t="s">
+        <v>826</v>
+      </c>
+      <c r="D250" s="64" t="s">
+        <v>827</v>
+      </c>
+      <c r="E250" s="20" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="61" t="s">
+        <v>828</v>
+      </c>
+      <c r="B251" s="63">
+        <v>1190000</v>
+      </c>
+      <c r="C251" s="24" t="s">
+        <v>829</v>
+      </c>
+      <c r="D251" s="64" t="s">
+        <v>827</v>
+      </c>
+      <c r="E251" s="20" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="61" t="s">
+        <v>830</v>
+      </c>
+      <c r="B252" s="63">
+        <v>120000</v>
+      </c>
+      <c r="C252" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="D252" s="64" t="s">
+        <v>827</v>
+      </c>
+      <c r="E252" s="20" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="61" t="s">
+        <v>831</v>
+      </c>
+      <c r="B253" s="63">
+        <v>163000</v>
+      </c>
+      <c r="C253" s="24" t="s">
+        <v>832</v>
+      </c>
+      <c r="D253" s="64" t="s">
+        <v>833</v>
+      </c>
+      <c r="E253" s="20" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="61" t="s">
+        <v>835</v>
+      </c>
+      <c r="B254" s="63">
+        <v>1438223</v>
+      </c>
+      <c r="C254" s="24" t="s">
+        <v>836</v>
+      </c>
+      <c r="D254" s="64" t="s">
+        <v>837</v>
+      </c>
+      <c r="E254" s="70" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="61" t="s">
+        <v>838</v>
+      </c>
+      <c r="B255" s="63">
+        <v>162000</v>
+      </c>
+      <c r="C255" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="D255" s="71" t="s">
+        <v>840</v>
+      </c>
+      <c r="E255" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="61" t="s">
+        <v>841</v>
+      </c>
+      <c r="B256" s="63">
+        <v>82560</v>
+      </c>
+      <c r="C256" s="24" t="s">
+        <v>842</v>
+      </c>
+      <c r="D256" s="64" t="s">
+        <v>843</v>
+      </c>
+      <c r="E256" s="72" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="61" t="s">
+        <v>845</v>
+      </c>
+      <c r="B257" s="63">
+        <v>4836964</v>
+      </c>
+      <c r="C257" s="24" t="s">
+        <v>846</v>
+      </c>
+      <c r="D257" s="64" t="s">
+        <v>847</v>
+      </c>
+      <c r="E257" s="72" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="61" t="s">
+        <v>849</v>
+      </c>
+      <c r="B258" s="63">
+        <v>153600</v>
+      </c>
+      <c r="C258" s="24" t="s">
+        <v>850</v>
+      </c>
+      <c r="D258" s="64" t="s">
+        <v>851</v>
+      </c>
+      <c r="E258" s="20" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="61" t="s">
+        <v>852</v>
+      </c>
+      <c r="B259" s="73">
+        <v>200000</v>
+      </c>
+      <c r="C259" s="24" t="s">
+        <v>853</v>
+      </c>
+      <c r="D259" s="64" t="s">
+        <v>854</v>
+      </c>
+      <c r="E259" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="121.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="61" t="s">
+        <v>855</v>
+      </c>
+      <c r="B260" s="63">
+        <v>358000</v>
+      </c>
+      <c r="C260" s="24" t="s">
+        <v>856</v>
+      </c>
+      <c r="D260" s="64" t="s">
+        <v>857</v>
+      </c>
+      <c r="E260" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="121.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A261" s="61" t="s">
+        <v>858</v>
+      </c>
+      <c r="B261" s="63">
+        <v>720000</v>
+      </c>
+      <c r="C261" s="24" t="s">
+        <v>859</v>
+      </c>
+      <c r="D261" s="64" t="s">
+        <v>860</v>
+      </c>
+      <c r="E261" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="61" t="s">
+        <v>861</v>
+      </c>
+      <c r="B262" s="63">
+        <v>504500</v>
+      </c>
+      <c r="C262" s="24" t="s">
+        <v>862</v>
+      </c>
+      <c r="D262" s="64" t="s">
+        <v>863</v>
+      </c>
+      <c r="E262" s="20" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="61" t="s">
+        <v>864</v>
+      </c>
+      <c r="B263" s="63">
+        <v>340000</v>
+      </c>
+      <c r="C263" s="24" t="s">
+        <v>865</v>
+      </c>
+      <c r="D263" s="64" t="s">
+        <v>866</v>
+      </c>
+      <c r="E263" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="61" t="s">
+        <v>867</v>
+      </c>
+      <c r="B264" s="63">
+        <v>164160</v>
+      </c>
+      <c r="C264" s="24" t="s">
+        <v>868</v>
+      </c>
+      <c r="D264" s="64" t="s">
+        <v>869</v>
+      </c>
+      <c r="E264" s="20" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="61" t="s">
+        <v>871</v>
+      </c>
+      <c r="B265" s="63">
+        <v>352800</v>
+      </c>
+      <c r="C265" s="24" t="s">
+        <v>872</v>
+      </c>
+      <c r="D265" s="64" t="s">
+        <v>873</v>
+      </c>
+      <c r="E265" s="20" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A266" s="61" t="s">
+        <v>875</v>
+      </c>
+      <c r="B266" s="63">
+        <v>168000</v>
+      </c>
+      <c r="C266" s="24" t="s">
+        <v>876</v>
+      </c>
+      <c r="D266" s="64" t="s">
+        <v>877</v>
+      </c>
+      <c r="E266" s="20" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A267" s="61" t="s">
+        <v>879</v>
+      </c>
+      <c r="B267" s="63">
+        <v>241920</v>
+      </c>
+      <c r="C267" s="24" t="s">
+        <v>880</v>
+      </c>
+      <c r="D267" s="64" t="s">
+        <v>881</v>
+      </c>
+      <c r="E267" s="20" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A268" s="61" t="s">
+        <v>883</v>
+      </c>
+      <c r="B268" s="63">
+        <v>738800</v>
+      </c>
+      <c r="C268" s="24" t="s">
+        <v>884</v>
+      </c>
+      <c r="D268" s="64" t="s">
+        <v>885</v>
+      </c>
+      <c r="E268" s="20" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="61" t="s">
+        <v>887</v>
+      </c>
+      <c r="B269" s="63">
+        <v>1680000</v>
+      </c>
+      <c r="C269" s="24" t="s">
+        <v>888</v>
+      </c>
+      <c r="D269" s="64" t="s">
+        <v>885</v>
+      </c>
+      <c r="E269" s="20" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A270" s="61" t="s">
+        <v>890</v>
+      </c>
+      <c r="B270" s="63">
+        <v>2145000</v>
+      </c>
+      <c r="C270" s="24" t="s">
+        <v>891</v>
+      </c>
+      <c r="D270" s="64" t="s">
+        <v>892</v>
+      </c>
+      <c r="E270" s="20" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="61" t="s">
+        <v>894</v>
+      </c>
+      <c r="B271" s="63">
+        <v>926000</v>
+      </c>
+      <c r="C271" s="24" t="s">
+        <v>895</v>
+      </c>
+      <c r="D271" s="64" t="s">
+        <v>896</v>
+      </c>
+      <c r="E271" s="20" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="61" t="s">
+        <v>897</v>
+      </c>
+      <c r="B272" s="63">
+        <v>3300000</v>
+      </c>
+      <c r="C272" s="24" t="s">
+        <v>898</v>
+      </c>
+      <c r="D272" s="64" t="s">
+        <v>899</v>
+      </c>
+      <c r="E272" s="20" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="61" t="s">
+        <v>901</v>
+      </c>
+      <c r="B273" s="63">
+        <v>420000</v>
+      </c>
+      <c r="C273" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D273" s="64" t="s">
+        <v>902</v>
+      </c>
+      <c r="E273" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="61" t="s">
+        <v>903</v>
+      </c>
+      <c r="B274" s="63">
+        <v>212480</v>
+      </c>
+      <c r="C274" s="24" t="s">
+        <v>769</v>
+      </c>
+      <c r="D274" s="64" t="s">
+        <v>904</v>
+      </c>
+      <c r="E274" s="20" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="61" t="s">
+        <v>906</v>
+      </c>
+      <c r="B275" s="63">
+        <v>685000</v>
+      </c>
+      <c r="C275" s="24" t="s">
+        <v>907</v>
+      </c>
+      <c r="D275" s="64" t="s">
+        <v>908</v>
+      </c>
+      <c r="E275" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="61" t="s">
+        <v>909</v>
+      </c>
+      <c r="B276" s="63">
+        <v>1675000</v>
+      </c>
+      <c r="C276" s="24" t="s">
+        <v>910</v>
+      </c>
+      <c r="D276" s="64" t="s">
+        <v>908</v>
+      </c>
+      <c r="E276" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="61" t="s">
+        <v>911</v>
+      </c>
+      <c r="B277" s="63">
+        <v>720000</v>
+      </c>
+      <c r="C277" s="24" t="s">
+        <v>912</v>
+      </c>
+      <c r="D277" s="64" t="s">
+        <v>913</v>
+      </c>
+      <c r="E277" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="61" t="s">
+        <v>914</v>
+      </c>
+      <c r="B278" s="63">
+        <v>650000</v>
+      </c>
+      <c r="C278" s="24" t="s">
+        <v>915</v>
+      </c>
+      <c r="D278" s="20" t="s">
+        <v>913</v>
+      </c>
+      <c r="E278" s="20" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="61" t="s">
+        <v>917</v>
+      </c>
+      <c r="B279" s="63">
+        <v>4970000</v>
+      </c>
+      <c r="C279" s="24" t="s">
+        <v>918</v>
+      </c>
+      <c r="D279" s="20" t="s">
+        <v>919</v>
+      </c>
+      <c r="E279" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A280" s="61" t="s">
+        <v>920</v>
+      </c>
+      <c r="B280" s="63">
+        <v>185000</v>
+      </c>
+      <c r="C280" s="24" t="s">
+        <v>921</v>
+      </c>
+      <c r="D280" s="64" t="s">
+        <v>922</v>
+      </c>
+      <c r="E280" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="61" t="s">
+        <v>923</v>
+      </c>
+      <c r="B281" s="63">
+        <v>900000</v>
+      </c>
+      <c r="C281" s="24" t="s">
+        <v>924</v>
+      </c>
+      <c r="D281" s="64" t="s">
+        <v>925</v>
+      </c>
+      <c r="E281" s="20" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="61" t="s">
+        <v>926</v>
+      </c>
+      <c r="B282" s="63">
+        <v>119900</v>
+      </c>
+      <c r="C282" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="D282" s="64" t="s">
+        <v>927</v>
+      </c>
+      <c r="E282" s="20" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A283" s="61" t="s">
+        <v>928</v>
+      </c>
+      <c r="B283" s="63">
+        <v>248971</v>
+      </c>
+      <c r="C283" s="24" t="s">
+        <v>929</v>
+      </c>
+      <c r="D283" s="64" t="s">
+        <v>930</v>
+      </c>
+      <c r="E283" s="20" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A284" s="61" t="s">
+        <v>931</v>
+      </c>
+      <c r="B284" s="63">
+        <v>164000</v>
+      </c>
+      <c r="C284" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="D284" s="64" t="s">
+        <v>932</v>
+      </c>
+      <c r="E284" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A285" s="61" t="s">
+        <v>933</v>
+      </c>
+      <c r="B285" s="23">
+        <v>790000</v>
+      </c>
+      <c r="C285" s="24" t="s">
+        <v>934</v>
+      </c>
+      <c r="D285" s="64" t="s">
+        <v>935</v>
+      </c>
+      <c r="E285" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A286" s="61" t="s">
+        <v>936</v>
+      </c>
+      <c r="B286" s="63">
+        <v>1290000</v>
+      </c>
+      <c r="C286" s="24" t="s">
+        <v>937</v>
+      </c>
+      <c r="D286" s="64" t="s">
+        <v>938</v>
+      </c>
+      <c r="E286" s="20" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A287" s="61" t="s">
+        <v>939</v>
+      </c>
+      <c r="B287" s="63">
+        <v>153600</v>
+      </c>
+      <c r="C287" s="24" t="s">
+        <v>940</v>
+      </c>
+      <c r="D287" s="64" t="s">
+        <v>941</v>
+      </c>
+      <c r="E287" s="20" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A288" s="61" t="s">
+        <v>942</v>
+      </c>
+      <c r="B288" s="63">
+        <v>4727889</v>
+      </c>
+      <c r="C288" s="24" t="s">
+        <v>943</v>
+      </c>
+      <c r="D288" s="64" t="s">
+        <v>944</v>
+      </c>
+      <c r="E288" s="20" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A289" s="61" t="s">
+        <v>945</v>
+      </c>
+      <c r="B289" s="63">
+        <v>1402464</v>
+      </c>
+      <c r="C289" s="24" t="s">
+        <v>946</v>
+      </c>
+      <c r="D289" s="20" t="s">
+        <v>947</v>
+      </c>
+      <c r="E289" s="20" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A290" s="61" t="s">
+        <v>948</v>
+      </c>
+      <c r="B290" s="63">
+        <v>930000</v>
+      </c>
+      <c r="C290" s="24" t="s">
+        <v>949</v>
+      </c>
+      <c r="D290" s="64" t="s">
+        <v>950</v>
+      </c>
+      <c r="E290" s="20" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A291" s="61" t="s">
+        <v>952</v>
+      </c>
+      <c r="B291" s="63">
+        <v>625000</v>
+      </c>
+      <c r="C291" s="24" t="s">
+        <v>953</v>
+      </c>
+      <c r="D291" s="64" t="s">
+        <v>954</v>
+      </c>
+      <c r="E291" s="20" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A292" s="61" t="s">
+        <v>955</v>
+      </c>
+      <c r="B292" s="63">
+        <v>255000</v>
+      </c>
+      <c r="C292" s="24" t="s">
+        <v>956</v>
+      </c>
+      <c r="D292" s="64" t="s">
+        <v>957</v>
+      </c>
+      <c r="E292" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A293" s="61" t="s">
+        <v>958</v>
+      </c>
+      <c r="B293" s="63">
+        <v>545000</v>
+      </c>
+      <c r="C293" s="24" t="s">
+        <v>956</v>
+      </c>
+      <c r="D293" s="64" t="s">
+        <v>959</v>
+      </c>
+      <c r="E293" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A294" s="61" t="s">
+        <v>960</v>
+      </c>
+      <c r="B294" s="63">
+        <v>410000</v>
+      </c>
+      <c r="C294" s="24" t="s">
+        <v>961</v>
+      </c>
+      <c r="D294" s="64" t="s">
+        <v>962</v>
+      </c>
+      <c r="E294" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A295" s="61" t="s">
+        <v>963</v>
+      </c>
+      <c r="B295" s="63">
+        <v>359000</v>
+      </c>
+      <c r="C295" s="24" t="s">
+        <v>964</v>
+      </c>
+      <c r="D295" s="64" t="s">
+        <v>962</v>
+      </c>
+      <c r="E295" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A296" s="61" t="s">
+        <v>965</v>
+      </c>
+      <c r="B296" s="63">
+        <v>1490000</v>
+      </c>
+      <c r="C296" s="24" t="s">
+        <v>966</v>
+      </c>
+      <c r="D296" s="64" t="s">
+        <v>967</v>
+      </c>
+      <c r="E296" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A297" s="61" t="s">
+        <v>968</v>
+      </c>
+      <c r="B297" s="63">
+        <v>300000</v>
+      </c>
+      <c r="C297" s="24" t="s">
+        <v>969</v>
+      </c>
+      <c r="D297" s="64" t="s">
+        <v>970</v>
+      </c>
+      <c r="E297" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A298" s="61" t="s">
+        <v>971</v>
+      </c>
+      <c r="B298" s="63">
+        <v>370000</v>
+      </c>
+      <c r="C298" s="24" t="s">
+        <v>972</v>
+      </c>
+      <c r="D298" s="64" t="s">
+        <v>973</v>
+      </c>
+      <c r="E298" s="20" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="61.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A299" s="61" t="s">
+        <v>975</v>
+      </c>
+      <c r="B299" s="63">
+        <v>147000</v>
+      </c>
+      <c r="C299" s="24" t="s">
+        <v>976</v>
+      </c>
+      <c r="D299" s="64" t="s">
+        <v>977</v>
+      </c>
+      <c r="E299" s="20" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="61.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="61" t="s">
+        <v>979</v>
+      </c>
+      <c r="B300" s="63">
+        <v>185000</v>
+      </c>
+      <c r="C300" s="24" t="s">
+        <v>980</v>
+      </c>
+      <c r="D300" s="64" t="s">
+        <v>981</v>
+      </c>
+      <c r="E300" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A301" s="61" t="s">
+        <v>982</v>
+      </c>
+      <c r="B301" s="63">
+        <v>710000</v>
+      </c>
+      <c r="C301" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D301" s="64" t="s">
+        <v>983</v>
+      </c>
+      <c r="E301" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A302" s="61" t="s">
+        <v>984</v>
+      </c>
+      <c r="B302" s="63">
+        <v>120000</v>
+      </c>
+      <c r="C302" s="24" t="s">
+        <v>985</v>
+      </c>
+      <c r="D302" s="64" t="s">
+        <v>986</v>
+      </c>
+      <c r="E302" s="20" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A303" s="61" t="s">
+        <v>988</v>
+      </c>
+      <c r="B303" s="63">
+        <v>2820000</v>
+      </c>
+      <c r="C303" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="D303" s="64" t="s">
+        <v>990</v>
+      </c>
+      <c r="E303" s="20" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="63.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A304" s="61" t="s">
+        <v>991</v>
+      </c>
+      <c r="B304" s="63">
+        <v>180000</v>
+      </c>
+      <c r="C304" s="24" t="s">
+        <v>992</v>
+      </c>
+      <c r="D304" s="64" t="s">
+        <v>990</v>
+      </c>
+      <c r="E304" s="20" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A305" s="61" t="s">
+        <v>994</v>
+      </c>
+      <c r="B305" s="63">
+        <v>530000</v>
+      </c>
+      <c r="C305" s="24" t="s">
+        <v>995</v>
+      </c>
+      <c r="D305" s="64" t="s">
+        <v>996</v>
+      </c>
+      <c r="E305" s="20" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A306" s="61" t="s">
+        <v>998</v>
+      </c>
+      <c r="B306" s="63">
+        <v>5250000</v>
+      </c>
+      <c r="C306" s="24" t="s">
+        <v>999</v>
+      </c>
+      <c r="D306" s="64" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E306" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A307" s="61" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B307" s="63">
+        <v>184000</v>
+      </c>
+      <c r="C307" s="24" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D307" s="64" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E307" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A308" s="61" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B308" s="63">
+        <v>1710000</v>
+      </c>
+      <c r="C308" s="24" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D308" s="64" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E308" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A309" s="61" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B309" s="63">
+        <v>900000</v>
+      </c>
+      <c r="C309" s="24" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D309" s="64" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E309" s="20" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A310" s="61" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B310" s="63">
+        <v>240000</v>
+      </c>
+      <c r="C310" s="24" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D310" s="64" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E310" s="20" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A311" s="61" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B311" s="63">
+        <v>952000</v>
+      </c>
+      <c r="C311" s="24" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D311" s="64" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E311" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A312" s="61" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B312" s="63">
+        <v>900000</v>
+      </c>
+      <c r="C312" s="24" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D312" s="64" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E312" s="20" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A313" s="61" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B313" s="63">
+        <v>663200</v>
+      </c>
+      <c r="C313" s="24" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D313" s="64" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E313" s="20" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="61" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B314" s="63">
+        <v>340000</v>
+      </c>
+      <c r="C314" s="24" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D314" s="64" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E314" s="20" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A315" s="61" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B315" s="63">
+        <v>2019984</v>
+      </c>
+      <c r="C315" s="24" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D315" s="64" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E315" s="20" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="74.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A316" s="61" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B316" s="63">
+        <v>165000</v>
+      </c>
+      <c r="C316" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="D316" s="64" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E316" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A317" s="61" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B317" s="63">
+        <v>1469052</v>
+      </c>
+      <c r="C317" s="24" t="s">
+        <v>836</v>
+      </c>
+      <c r="D317" s="64" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E317" s="20" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A318" s="61" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B318" s="63">
+        <v>1685880</v>
+      </c>
+      <c r="C318" s="24" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D318" s="64" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E318" s="20" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A319" s="61" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B319" s="63">
+        <v>913000</v>
+      </c>
+      <c r="C319" s="24" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D319" s="64" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E319" s="20" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A320" s="61" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B320" s="63">
+        <v>2820000</v>
+      </c>
+      <c r="C320" s="24" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D320" s="64" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E320" s="20" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A321" s="61" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B321" s="63">
+        <v>1457000</v>
+      </c>
+      <c r="C321" s="24" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D321" s="64" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E321" s="20" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="74.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A322" s="61" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B322" s="63">
+        <v>350000</v>
+      </c>
+      <c r="C322" s="24" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D322" s="64" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E322" s="20" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="61" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B323" s="63">
+        <v>160000</v>
+      </c>
+      <c r="C323" s="24" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D323" s="64" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E323" s="20" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A324" s="61" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B324" s="63">
+        <v>260000</v>
+      </c>
+      <c r="C324" s="24" t="s">
+        <v>929</v>
+      </c>
+      <c r="D324" s="64" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E324" s="20" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A325" s="61" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B325" s="63">
+        <v>349900</v>
+      </c>
+      <c r="C325" s="24" t="s">
+        <v>995</v>
+      </c>
+      <c r="D325" s="64" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E325" s="20" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A326" s="61" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B326" s="63">
+        <v>958000</v>
+      </c>
+      <c r="C326" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D326" s="64" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E326" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A327" s="61" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B327" s="63">
+        <v>1310000</v>
+      </c>
+      <c r="C327" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D327" s="64" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E327" s="20" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A328" s="61" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B328" s="63">
+        <v>195000</v>
+      </c>
+      <c r="C328" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D328" s="64" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E328" s="20" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A329" s="61" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B329" s="63">
+        <v>4251300</v>
+      </c>
+      <c r="C329" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D329" s="64" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E329" s="74" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A330" s="61" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B330" s="63">
+        <v>690000</v>
+      </c>
+      <c r="C330" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D330" s="64" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E330" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A331" s="61" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B331" s="63">
+        <v>1960000</v>
+      </c>
+      <c r="C331" s="24" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D331" s="64" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E331" s="20" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A332" s="61" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B332" s="63">
+        <v>2050000</v>
+      </c>
+      <c r="C332" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D332" s="64" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E332" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A333" s="61" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B333" s="63">
+        <v>750000</v>
+      </c>
+      <c r="C333" s="24" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D333" s="64" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E333" s="20" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="84.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A334" s="61" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B334" s="63">
+        <v>172000</v>
+      </c>
+      <c r="C334" s="24" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D334" s="64" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E334" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A335" s="61" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B335" s="63">
+        <v>1768000</v>
+      </c>
+      <c r="C335" s="24" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D335" s="64" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E335" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A336" s="61" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B336" s="63">
+        <v>940000</v>
+      </c>
+      <c r="C336" s="24" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D336" s="64" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E336" s="20" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A337" s="61" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B337" s="63">
+        <v>5300000</v>
+      </c>
+      <c r="C337" s="24" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D337" s="64" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E337" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A338" s="61" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B338" s="63">
+        <v>758000</v>
+      </c>
+      <c r="C338" s="24" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D338" s="64" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E338" s="20" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A339" s="61" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B339" s="63">
+        <v>193000</v>
+      </c>
+      <c r="C339" s="24" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D339" s="64" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E339" s="20" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A340" s="61" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B340" s="63">
+        <v>503920</v>
+      </c>
+      <c r="C340" s="24" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D340" s="64" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E340" s="20" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A341" s="61" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B341" s="63">
+        <v>5785000</v>
+      </c>
+      <c r="C341" s="24" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D341" s="64" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E341" s="20" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="120.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A342" s="61" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B342" s="63">
+        <v>930000</v>
+      </c>
+      <c r="C342" s="75" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D342" s="64" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E342" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A343" s="61" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B343" s="63">
+        <v>145000</v>
+      </c>
+      <c r="C343" s="24" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D343" s="64" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E343" s="20" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A344" s="61" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B344" s="63">
+        <v>201000</v>
+      </c>
+      <c r="C344" s="24" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D344" s="64" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E344" s="20" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A345" s="61" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B345" s="63">
+        <v>1733148</v>
+      </c>
+      <c r="C345" s="24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D345" s="64" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E345" s="20" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A346" s="61" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B346" s="63">
+        <v>1968624</v>
+      </c>
+      <c r="C346" s="24" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D346" s="64" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E346" s="20" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A347" s="61" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B347" s="63">
+        <v>264500</v>
+      </c>
+      <c r="C347" s="24" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D347" s="64" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E347" s="20" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A348" s="61" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B348" s="63">
+        <v>1151842</v>
+      </c>
+      <c r="C348" s="24" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D348" s="64" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E348" s="20" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A349" s="61" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B349" s="63">
+        <v>168000</v>
+      </c>
+      <c r="C349" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="D349" s="64" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E349" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A350" s="61" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B350" s="63">
+        <v>286686</v>
+      </c>
+      <c r="C350" s="24" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D350" s="64" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E350" s="20" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A351" s="61" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B351" s="63">
+        <v>344442</v>
+      </c>
+      <c r="C351" s="24" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D351" s="64" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E351" s="20" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A352" s="61" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B352" s="63">
+        <v>4890000</v>
+      </c>
+      <c r="C352" s="24" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D352" s="64" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E352" s="20" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A353" s="61" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B353" s="63">
+        <v>3450000</v>
+      </c>
+      <c r="C353" s="24" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D353" s="64" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E353" s="20" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A354" s="61" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B354" s="63">
+        <v>1155000</v>
+      </c>
+      <c r="C354" s="24" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D354" s="64" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E354" s="20" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A355" s="61" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B355" s="63">
+        <v>2880000</v>
+      </c>
+      <c r="C355" s="24" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D355" s="64" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E355" s="20" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A356" s="61" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B356" s="63">
+        <v>243810</v>
+      </c>
+      <c r="C356" s="24" t="s">
+        <v>929</v>
+      </c>
+      <c r="D356" s="64" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E356" s="20" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A357" s="61" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B357" s="63">
+        <v>915000</v>
+      </c>
+      <c r="C357" s="24" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D357" s="64" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E357" s="20" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A358" s="61" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B358" s="63">
+        <v>691000</v>
+      </c>
+      <c r="C358" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D358" s="64" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E358" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A359" s="61" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B359" s="63">
+        <v>5200000</v>
+      </c>
+      <c r="C359" s="24" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D359" s="64" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E359" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A360" s="61" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B360" s="63">
+        <v>592800</v>
+      </c>
+      <c r="C360" s="24" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D360" s="64" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E360" s="20" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A361" s="61" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B361" s="63">
+        <v>2130000</v>
+      </c>
+      <c r="C361" s="24" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D361" s="64" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E361" s="20" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A362" s="61" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B362" s="63">
+        <v>900000</v>
+      </c>
+      <c r="C362" s="24" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D362" s="64" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E362" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A363" s="61" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B363" s="63">
+        <v>1750000</v>
+      </c>
+      <c r="C363" s="24" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D363" s="64" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E363" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A364" s="61" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B364" s="63">
+        <v>970000</v>
+      </c>
+      <c r="C364" s="24" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D364" s="64" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E364" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A365" s="61" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B365" s="63">
+        <v>439200</v>
+      </c>
+      <c r="C365" s="24" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D365" s="64" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E365" s="20" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A366" s="61" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B366" s="63">
+        <v>2092000</v>
+      </c>
+      <c r="C366" s="24" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D366" s="64" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E366" s="20" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A367" s="61" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B367" s="63">
+        <v>837675</v>
+      </c>
+      <c r="C367" s="24" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D367" s="64" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E367" s="20" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A368" s="61" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B368" s="63">
+        <v>6620000</v>
+      </c>
+      <c r="C368" s="24" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D368" s="64" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E368" s="20" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A369" s="61" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B369" s="63">
+        <v>195240</v>
+      </c>
+      <c r="C369" s="24" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D369" s="64" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E369" s="20" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="61" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B370" s="63">
+        <v>1857828</v>
+      </c>
+      <c r="C370" s="24" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D370" s="64" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E370" s="20" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A371" s="61" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B371" s="63">
+        <v>166000</v>
+      </c>
+      <c r="C371" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="D371" s="64" t="s">
         <v>1211</v>
       </c>
-      <c r="B1" s="40" t="s">
+      <c r="E371" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A372" s="61" t="s">
         <v>1212</v>
       </c>
-      <c r="C1" s="65" t="s">
+      <c r="B372" s="63">
+        <v>1329960</v>
+      </c>
+      <c r="C372" s="24" t="s">
         <v>1213</v>
       </c>
-      <c r="D1" s="65" t="s">
+      <c r="D372" s="64" t="s">
         <v>1214</v>
       </c>
-      <c r="E1" s="65" t="s">
+      <c r="E372" s="20" t="s">
         <v>1215</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="48.6" x14ac:dyDescent="0.3">
-[...115 lines deleted...]
-      <c r="E8" s="38" t="s">
+    <row r="373" spans="1:11" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="61" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B373" s="63">
+        <v>196000</v>
+      </c>
+      <c r="C373" s="24" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D373" s="64" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E373" s="20" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A374" s="61" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B374" s="63">
+        <v>264600</v>
+      </c>
+      <c r="C374" s="24" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D374" s="64" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E374" s="20" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A375" s="61" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B375" s="63">
+        <v>629000</v>
+      </c>
+      <c r="C375" s="24" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D375" s="64" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E375" s="20" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G375" s="76"/>
+      <c r="I375" s="77"/>
+      <c r="J375" s="77"/>
+      <c r="K375" s="77"/>
+    </row>
+    <row r="376" spans="1:11" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A376" s="61" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B376" s="63">
+        <v>2408500</v>
+      </c>
+      <c r="C376" s="24" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D376" s="64" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E376" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G376" s="76"/>
+      <c r="I376" s="77"/>
+      <c r="J376" s="77"/>
+      <c r="K376" s="77"/>
+    </row>
+    <row r="377" spans="1:11" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A377" s="61" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B377" s="63">
+        <v>100000</v>
+      </c>
+      <c r="C377" s="24" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D377" s="64" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E377" s="20" t="s">
+        <v>480</v>
+      </c>
+      <c r="G377" s="76"/>
+      <c r="I377" s="77"/>
+      <c r="J377" s="77"/>
+      <c r="K377" s="77"/>
+    </row>
+    <row r="378" spans="1:11" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A378" s="61" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B378" s="63">
+        <v>920000</v>
+      </c>
+      <c r="C378" s="24" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D378" s="64" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E378" s="72" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A379" s="61" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B379" s="63">
+        <v>479000</v>
+      </c>
+      <c r="C379" s="24" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D379" s="64" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E379" s="20" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A380" s="61" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B380" s="63">
+        <v>855000</v>
+      </c>
+      <c r="C380" s="24" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D380" s="64" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E380" s="20" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G380" s="76"/>
+    </row>
+    <row r="381" spans="1:11" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A381" s="61" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B381" s="63">
+        <v>450000</v>
+      </c>
+      <c r="C381" s="24" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D381" s="64" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E381" s="20" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G381" s="76"/>
+    </row>
+    <row r="382" spans="1:11" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A382" s="61" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B382" s="63">
+        <v>180000</v>
+      </c>
+      <c r="C382" s="24" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D382" s="78" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E382" s="20" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A383" s="61" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B383" s="63">
+        <v>713700</v>
+      </c>
+      <c r="C383" s="24" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D383" s="78" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E383" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="384" spans="1:11" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A384" s="61" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B384" s="63">
+        <v>482000</v>
+      </c>
+      <c r="C384" s="24" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D384" s="64" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E384" s="20" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="385" spans="1:13" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A385" s="61" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B385" s="63">
+        <v>400000</v>
+      </c>
+      <c r="C385" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D385" s="64" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E385" s="20" t="s">
+        <v>730</v>
+      </c>
+      <c r="G385" s="76"/>
+    </row>
+    <row r="386" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A386" s="61" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B386" s="63">
+        <v>1150000</v>
+      </c>
+      <c r="C386" s="24" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D386" s="64" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E386" s="20" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G386" s="76"/>
+      <c r="I386" s="77"/>
+      <c r="J386" s="77"/>
+      <c r="K386" s="77"/>
+    </row>
+    <row r="387" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A387" s="61" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B387" s="63">
+        <v>906500</v>
+      </c>
+      <c r="C387" s="24" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D387" s="64" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E387" s="20" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="388" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A388" s="61" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B388" s="63">
+        <v>1780000</v>
+      </c>
+      <c r="C388" s="24" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D388" s="64" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E388" s="20" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G388" s="76"/>
+    </row>
+    <row r="389" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A389" s="61" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B389" s="63">
+        <v>1580000</v>
+      </c>
+      <c r="C389" s="24" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D389" s="64" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E389" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="390" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A390" s="61" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B390" s="63">
+        <v>4450000</v>
+      </c>
+      <c r="C390" s="24" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D390" s="64" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E390" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="I390" s="77"/>
+      <c r="J390" s="77"/>
+      <c r="K390" s="77"/>
+      <c r="L390" s="79"/>
+    </row>
+    <row r="391" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A391" s="61" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B391" s="63">
+        <v>779000</v>
+      </c>
+      <c r="C391" s="24" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D391" s="64" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E391" s="20" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G391" s="76"/>
+    </row>
+    <row r="392" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A392" s="61" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B392" s="63">
+        <v>1190000</v>
+      </c>
+      <c r="C392" s="24" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D392" s="64" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E392" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="J392" s="77"/>
+    </row>
+    <row r="393" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A393" s="61" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B393" s="63">
+        <v>790000</v>
+      </c>
+      <c r="C393" s="24" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D393" s="64" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E393" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="J393" s="77"/>
+      <c r="K393" s="77"/>
+    </row>
+    <row r="394" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A394" s="61" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B394" s="63">
+        <v>1150000</v>
+      </c>
+      <c r="C394" s="24" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D394" s="64" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E394" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="J394" s="77"/>
+      <c r="K394" s="77"/>
+    </row>
+    <row r="395" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A395" s="61" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B395" s="63">
+        <v>128000</v>
+      </c>
+      <c r="C395" s="24" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D395" s="64" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E395" s="20" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G395" s="76"/>
+      <c r="M395" s="77"/>
+    </row>
+    <row r="396" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A396" s="61" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B396" s="63">
+        <v>338000</v>
+      </c>
+      <c r="C396" s="24" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D396" s="64" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E396" s="20" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="397" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A397" s="61" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B397" s="63">
+        <v>860664</v>
+      </c>
+      <c r="C397" s="24" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D397" s="64" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E397" s="20" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="398" spans="1:13" ht="55.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A398" s="61" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B398" s="63">
+        <v>168000</v>
+      </c>
+      <c r="C398" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="D398" s="64" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E398" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="399" spans="1:13" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A399" s="61" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B399" s="63">
+        <v>180000</v>
+      </c>
+      <c r="C399" s="24" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D399" s="64" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E399" s="20" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="400" spans="1:13" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A400" s="61" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B400" s="63">
+        <v>3782100</v>
+      </c>
+      <c r="C400" s="24" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D400" s="64" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E400" s="20" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A401" s="61" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B401" s="63">
+        <v>6146000</v>
+      </c>
+      <c r="C401" s="24" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D401" s="64" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E401" s="20" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A402" s="61" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B402" s="63">
+        <v>1595000</v>
+      </c>
+      <c r="C402" s="24" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D402" s="64" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E402" s="20" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A403" s="61" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B403" s="63">
+        <v>264600</v>
+      </c>
+      <c r="C403" s="24" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D403" s="64" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E403" s="20" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A404" s="61" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B404" s="63">
+        <v>769000</v>
+      </c>
+      <c r="C404" s="24" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D404" s="64" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E404" s="20" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A405" s="61" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B405" s="63">
+        <v>130531</v>
+      </c>
+      <c r="C405" s="24" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D405" s="64" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E405" s="20" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A406" s="61" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B406" s="63">
+        <v>330000</v>
+      </c>
+      <c r="C406" s="24" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D406" s="64" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E406" s="20" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A407" s="61" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B407" s="63">
+        <v>890000</v>
+      </c>
+      <c r="C407" s="24" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D407" s="64" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E407" s="20" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A408" s="61" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B408" s="63">
+        <v>972904</v>
+      </c>
+      <c r="C408" s="24" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D408" s="64" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E408" s="20" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A409" s="61" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B409" s="63">
+        <v>324450</v>
+      </c>
+      <c r="C409" s="24" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D409" s="64" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E409" s="20" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A410" s="61" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B410" s="63">
+        <v>584520</v>
+      </c>
+      <c r="C410" s="24" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D410" s="64" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E410" s="20" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A411" s="61" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B411" s="63">
+        <v>459888</v>
+      </c>
+      <c r="C411" s="24" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D411" s="64" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E411" s="20" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A412" s="61" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B412" s="63">
+        <v>5148000</v>
+      </c>
+      <c r="C412" s="24" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D412" s="64" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E412" s="20" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A413" s="61" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B413" s="63">
+        <v>758600</v>
+      </c>
+      <c r="C413" s="24" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D413" s="64" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E413" s="20" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A414" s="61" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B414" s="63">
+        <v>3000000</v>
+      </c>
+      <c r="C414" s="24" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D414" s="64" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E414" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A415" s="61" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B415" s="63">
+        <v>1302000</v>
+      </c>
+      <c r="C415" s="24" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D415" s="64" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E415" s="20" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A416" s="61" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B416" s="63">
+        <v>955000</v>
+      </c>
+      <c r="C416" s="24" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D416" s="64" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E416" s="20" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A417" s="61" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B417" s="63">
+        <v>5200000</v>
+      </c>
+      <c r="C417" s="24" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D417" s="64" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E417" s="20" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A418" s="61" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B418" s="63">
+        <v>537600</v>
+      </c>
+      <c r="C418" s="24" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D418" s="64" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E418" s="20" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A419" s="61" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B419" s="63">
+        <v>520000</v>
+      </c>
+      <c r="C419" s="24" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D419" s="64" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E419" s="20" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A420" s="61" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B420" s="63">
+        <v>945000</v>
+      </c>
+      <c r="C420" s="24" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D420" s="64" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E420" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A421" s="61" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B421" s="63">
+        <v>258150</v>
+      </c>
+      <c r="C421" s="24" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D421" s="64" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E421" s="20" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A422" s="61" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B422" s="63">
+        <v>595000</v>
+      </c>
+      <c r="C422" s="24" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D422" s="64" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E422" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A423" s="61" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B423" s="63">
+        <v>1655136</v>
+      </c>
+      <c r="C423" s="24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D423" s="64" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E423" s="20" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A424" s="61" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B424" s="63">
+        <v>3827220</v>
+      </c>
+      <c r="C424" s="24" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D424" s="64" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E424" s="20" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A425" s="61" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B425" s="63">
+        <v>686000</v>
+      </c>
+      <c r="C425" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D425" s="64" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E425" s="20" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A426" s="61" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B426" s="63">
+        <v>168000</v>
+      </c>
+      <c r="C426" s="24" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D426" s="64" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E426" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A427" s="61" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B427" s="63">
+        <v>250000</v>
+      </c>
+      <c r="C427" s="24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D427" s="64" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E427" s="20" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A428" s="61" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B428" s="63">
+        <v>382000</v>
+      </c>
+      <c r="C428" s="24" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D428" s="64" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E428" s="20" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A429" s="61" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B429" s="63">
+        <v>157440</v>
+      </c>
+      <c r="C429" s="24" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D429" s="64" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E429" s="20" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A430" s="61" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B430" s="63">
+        <v>930000</v>
+      </c>
+      <c r="C430" s="24" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D430" s="64" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E430" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A431" s="61" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B431" s="63">
+        <v>880000</v>
+      </c>
+      <c r="C431" s="24" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D431" s="64" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E431" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A432" s="61" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B432" s="63">
+        <v>830000</v>
+      </c>
+      <c r="C432" s="24" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D432" s="64" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E432" s="20" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" ht="52.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A433" s="61" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B433" s="63">
+        <v>590000</v>
+      </c>
+      <c r="C433" s="24" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D433" s="64" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E433" s="20" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A434" s="61" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B434" s="63">
+        <v>930000</v>
+      </c>
+      <c r="C434" s="24" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D434" s="64" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E434" s="20" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A435" s="61" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B435" s="63">
+        <v>860000</v>
+      </c>
+      <c r="C435" s="24" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D435" s="64" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E435" s="20" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A436" s="61" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B436" s="63">
+        <v>1150000</v>
+      </c>
+      <c r="C436" s="24" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D436" s="64" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E436" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A437" s="61" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B437" s="63">
+        <v>445716</v>
+      </c>
+      <c r="C437" s="24" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D437" s="64" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E437" s="20" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A438" s="61" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B438" s="63">
+        <v>2690000</v>
+      </c>
+      <c r="C438" s="24" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D438" s="64" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E438" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A439" s="61" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B439" s="63">
+        <v>5585000</v>
+      </c>
+      <c r="C439" s="24" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D439" s="64" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E439" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A440" s="61" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B440" s="63">
+        <v>1240000</v>
+      </c>
+      <c r="C440" s="24" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D440" s="64" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E440" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A441" s="61" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B441" s="63">
+        <v>975000</v>
+      </c>
+      <c r="C441" s="24" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D441" s="64" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E441" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A442" s="61" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B442" s="63">
+        <v>970000</v>
+      </c>
+      <c r="C442" s="24" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D442" s="64" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E442" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A443" s="61" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B443" s="63">
+        <v>998800</v>
+      </c>
+      <c r="C443" s="24" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D443" s="64" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E443" s="20" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A444" s="61" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B444" s="63">
+        <v>465120</v>
+      </c>
+      <c r="C444" s="24" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D444" s="64" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E444" s="20" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A445" s="61" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B445" s="63">
+        <v>770000</v>
+      </c>
+      <c r="C445" s="24" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D445" s="64" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E445" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A446" s="12" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B446" s="23">
+        <v>175000</v>
+      </c>
+      <c r="C446" s="80" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D446" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E446" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A447" s="12" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B447" s="23">
+        <v>220000</v>
+      </c>
+      <c r="C447" s="24" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D447" s="81" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E447" s="20" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A448" s="12" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B448" s="23">
+        <v>658000</v>
+      </c>
+      <c r="C448" s="24" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D448" s="20" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E448" s="20" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A449" s="12" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B449" s="23">
+        <v>950000</v>
+      </c>
+      <c r="C449" s="24" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D449" s="81" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E449" s="20" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A450" s="12" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B450" s="23">
+        <v>175870</v>
+      </c>
+      <c r="C450" s="80" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D450" s="81" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E450" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A451" s="12" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B451" s="23">
+        <v>2953000</v>
+      </c>
+      <c r="C451" s="80" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D451" s="81" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E451" s="20" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A452" s="12" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B452" s="23">
+        <v>600000</v>
+      </c>
+      <c r="C452" s="80" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D452" s="81" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E452" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A453" s="12" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B453" s="23">
+        <v>480320</v>
+      </c>
+      <c r="C453" s="80" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D453" s="81" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E453" s="20" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A454" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B454" s="23">
+        <v>560000</v>
+      </c>
+      <c r="C454" s="80" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D454" s="81" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E454" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A455" s="12" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B455" s="23">
+        <v>905000</v>
+      </c>
+      <c r="C455" s="80" t="s">
         <v>1481</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B12" s="42">
+      <c r="D455" s="81" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E455" s="20" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A456" s="12" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B456" s="23">
+        <v>970000</v>
+      </c>
+      <c r="C456" s="80" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D456" s="81" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E456" s="20" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A457" s="12" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B457" s="23">
+        <v>980000</v>
+      </c>
+      <c r="C457" s="24" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D457" s="20" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E457" s="20" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A458" s="12" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B458" s="23">
+        <v>4820000</v>
+      </c>
+      <c r="C458" s="80" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D458" s="81" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E458" s="20" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A459" s="12" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B459" s="23">
+        <v>414040</v>
+      </c>
+      <c r="C459" s="80" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D459" s="81" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E459" s="20" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A460" s="64">
+        <v>9607</v>
+      </c>
+      <c r="B460" s="23">
+        <v>940000</v>
+      </c>
+      <c r="C460" s="24" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D460" s="81" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E460" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A461" s="12" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B461" s="23">
+        <v>520000</v>
+      </c>
+      <c r="C461" s="80" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D461" s="81" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E461" s="20" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A462" s="12" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B462" s="23">
+        <v>2250000</v>
+      </c>
+      <c r="C462" s="80" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D462" s="81" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E462" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A463" s="12" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B463" s="23">
+        <v>900000</v>
+      </c>
+      <c r="C463" s="80" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D463" s="81" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E463" s="20" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A464" s="12" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B464" s="23">
+        <v>600000</v>
+      </c>
+      <c r="C464" s="80" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D464" s="81" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E464" s="20" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A465" s="12" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B465" s="23">
+        <v>940000</v>
+      </c>
+      <c r="C465" s="80" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D465" s="81" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E465" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A466" s="12" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B466" s="23">
+        <v>390000</v>
+      </c>
+      <c r="C466" s="24" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D466" s="81" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E466" s="20" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A467" s="61" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B467" s="63">
+        <v>728429</v>
+      </c>
+      <c r="C467" s="24" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D467" s="81" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E467" s="20" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A468" s="12" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B468" s="23">
+        <v>800000</v>
+      </c>
+      <c r="C468" s="24" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D468" s="81" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E468" s="20" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A469" s="12" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B469" s="23">
+        <v>472000</v>
+      </c>
+      <c r="C469" s="24" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D469" s="81" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E469" s="20" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A470" s="12" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B470" s="23">
+        <v>800000</v>
+      </c>
+      <c r="C470" s="80" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D470" s="81" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E470" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A471" s="12" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B471" s="23">
+        <v>672210</v>
+      </c>
+      <c r="C471" s="24" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D471" s="81" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E471" s="20" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A472" s="64">
+        <v>950804</v>
+      </c>
+      <c r="B472" s="23">
+        <v>147265</v>
+      </c>
+      <c r="C472" s="24" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D472" s="81" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E472" s="20" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A473" s="12" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B473" s="23">
+        <v>740000</v>
+      </c>
+      <c r="C473" s="24" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D473" s="20" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E473" s="20" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A474" s="12" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B474" s="23">
         <v>450000</v>
       </c>
-      <c r="C12" s="31" t="s">
-[...387 lines deleted...]
-      <c r="B35" s="44" t="s">
+      <c r="C474" s="24" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D474" s="20" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E474" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" ht="46.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A475" s="12" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B475" s="23">
+        <v>860000</v>
+      </c>
+      <c r="C475" s="24" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D475" s="20" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E475" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A476" s="12" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B476" s="23">
+        <v>791419</v>
+      </c>
+      <c r="C476" s="24" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D476" s="20" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E476" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A477" s="12" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B477" s="23">
+        <v>418665</v>
+      </c>
+      <c r="C477" s="24" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D477" s="20" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E477" s="20" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A478" s="12" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B478" s="23">
+        <v>900000</v>
+      </c>
+      <c r="C478" s="24" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D478" s="20" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E478" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A479" s="12" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B479" s="23">
+        <v>490000</v>
+      </c>
+      <c r="C479" s="24" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D479" s="20" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E479" s="20" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A480" s="12" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B480" s="23">
+        <v>780000</v>
+      </c>
+      <c r="C480" s="24" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D480" s="20" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E480" s="20" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" ht="56.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A481" s="12" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B481" s="23">
+        <v>710000</v>
+      </c>
+      <c r="C481" s="24" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D481" s="20" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E481" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A482" s="12" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B482" s="23">
+        <v>534329</v>
+      </c>
+      <c r="C482" s="24" t="s">
         <v>1193</v>
       </c>
-      <c r="C35" s="25" t="s">
-[...1475 lines deleted...]
-      <c r="B122" s="46">
+      <c r="D482" s="20" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E482" s="20" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A483" s="12" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B483" s="23">
+        <v>850000</v>
+      </c>
+      <c r="C483" s="24" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D483" s="20" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E483" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A484" s="12" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B484" s="23">
+        <v>757900</v>
+      </c>
+      <c r="C484" s="24" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D484" s="20" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E484" s="20" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A485" s="12" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B485" s="23">
+        <v>590000</v>
+      </c>
+      <c r="C485" s="24" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D485" s="20" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E485" s="20" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A486" s="12" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B486" s="23">
+        <v>1611000</v>
+      </c>
+      <c r="C486" s="80" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D486" s="20" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E486" s="82" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A487" s="12" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B487" s="23">
+        <v>595752</v>
+      </c>
+      <c r="C487" s="24" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D487" s="20" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E487" s="20" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A488" s="12" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B488" s="23">
+        <v>1059900</v>
+      </c>
+      <c r="C488" s="24" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D488" s="20" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E488" s="20" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A489" s="12" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B489" s="23">
+        <v>4100000</v>
+      </c>
+      <c r="C489" s="24" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D489" s="20" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E489" s="20" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A490" s="12" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B490" s="23">
         <v>470000</v>
       </c>
-      <c r="C122" s="34" t="s">
-[...183 lines deleted...]
-      <c r="B133" s="51">
+      <c r="C490" s="24" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D490" s="20" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E490" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A491" s="12" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B491" s="23">
         <v>950000</v>
       </c>
-      <c r="C133" s="34" t="s">
-[...333 lines deleted...]
-      <c r="A153" s="4" t="s">
+      <c r="C491" s="24" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D491" s="20" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E491" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B153" s="46">
-[...560 lines deleted...]
-      <c r="B186" s="55">
+    </row>
+    <row r="492" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A492" s="12" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B492" s="23">
         <v>800000</v>
       </c>
-      <c r="C186" s="3" t="s">
-[...2096 lines deleted...]
-      <c r="E309" s="14" t="s">
+      <c r="C492" s="24" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D492" s="20" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E492" s="20" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A493" s="12" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B493" s="23">
+        <v>2800000</v>
+      </c>
+      <c r="C493" s="24" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D493" s="20" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E493" s="20" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A494" s="12" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B494" s="23">
+        <v>1625400</v>
+      </c>
+      <c r="C494" s="80" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D494" s="20" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E494" s="20" t="s">
         <v>1384</v>
       </c>
     </row>
-    <row r="310" spans="1:5" ht="25.8" customHeight="1" x14ac:dyDescent="0.3">
-[...3019 lines deleted...]
-      <c r="E485" s="14" t="s">
+    <row r="495" spans="1:5" ht="48.6" x14ac:dyDescent="0.3">
+      <c r="A495" s="12" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B495" s="23">
+        <v>3500000</v>
+      </c>
+      <c r="C495" s="24" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D495" s="20" t="s">
         <v>1606</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="C488" s="3" t="s">
+      <c r="E495" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" ht="32.4" x14ac:dyDescent="0.3">
+      <c r="A496" s="12" t="s">
         <v>1609</v>
       </c>
-      <c r="D488" s="14" t="s">
-[...13 lines deleted...]
-      <c r="C489" s="3" t="s">
+      <c r="B496" s="23">
+        <v>2125000</v>
+      </c>
+      <c r="C496" s="24" t="s">
         <v>1610</v>
       </c>
-      <c r="D489" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E489" s="14" t="s">
+      <c r="D496" s="20" t="s">
         <v>1611</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C490" s="80" t="s">
+      <c r="E496" s="20" t="s">
         <v>1612</v>
       </c>
-      <c r="D490" s="14" t="s">
-[...38 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A57:E416">
-[...2 lines deleted...]
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C442" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...17 lines deleted...]
-    <hyperlink ref="C490" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="C446" r:id="rId1" xr:uid="{7DE348B5-2D7E-482C-83C4-B89313664DC0}"/>
+    <hyperlink ref="C450" r:id="rId2" xr:uid="{368AD54E-944B-4CD2-ADB5-373DA55B41AC}"/>
+    <hyperlink ref="C451" r:id="rId3" xr:uid="{CCF2BB06-BD75-4CAB-A4FF-C5F9DF96D527}"/>
+    <hyperlink ref="C452" r:id="rId4" xr:uid="{47AD91BA-5110-4161-861C-6F24D56D9183}"/>
+    <hyperlink ref="C453" r:id="rId5" xr:uid="{76A468CB-15EB-48BF-8668-D141A1FD9AA6}"/>
+    <hyperlink ref="C454" r:id="rId6" xr:uid="{1245835E-AB7E-4654-8054-DFD6B7E4CE9B}"/>
+    <hyperlink ref="C455" r:id="rId7" xr:uid="{F06D3812-A178-4651-AB9B-9B03E26D5A8E}"/>
+    <hyperlink ref="C456" r:id="rId8" xr:uid="{4326800E-7458-4747-B84D-8F48333BDD22}"/>
+    <hyperlink ref="C458" r:id="rId9" xr:uid="{4D0A0CBC-7F5C-4F14-9073-BBC532D48360}"/>
+    <hyperlink ref="C459" r:id="rId10" xr:uid="{908F73BA-A572-45F4-9355-1D6F55C66B14}"/>
+    <hyperlink ref="C461" r:id="rId11" xr:uid="{7709CE7E-D1EA-4D9A-96E3-8CA871D29F10}"/>
+    <hyperlink ref="C462" r:id="rId12" xr:uid="{62F7EDE6-0514-40E4-9EBE-32407845D12F}"/>
+    <hyperlink ref="C463" r:id="rId13" xr:uid="{E452C896-22BD-427D-93A8-D82DBA6C633B}"/>
+    <hyperlink ref="C464" r:id="rId14" xr:uid="{7E42B860-D490-46B8-9F05-CF26D0696643}"/>
+    <hyperlink ref="C465" r:id="rId15" xr:uid="{04877159-460F-4141-96BC-346F31FBA1D8}"/>
+    <hyperlink ref="C470" r:id="rId16" xr:uid="{24925EC6-2157-4DC6-B2DA-310E35608B27}"/>
+    <hyperlink ref="C486" r:id="rId17" xr:uid="{46D50B30-431D-4501-B4C5-C617184B9A20}"/>
+    <hyperlink ref="E486" r:id="rId18" xr:uid="{9FF4488E-47B2-46F0-90C1-768903EFAC6C}"/>
+    <hyperlink ref="C494" r:id="rId19" xr:uid="{B9BDF2DF-E7D7-448D-8D79-D28BB1B002FE}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>採購契約目錄 1150611</vt:lpstr>
-      <vt:lpstr>'採購契約目錄 1150611'!_Hlk139636814</vt:lpstr>
+      <vt:lpstr>採購契約目錄 1150914</vt:lpstr>
+      <vt:lpstr>'採購契約目錄 1150914'!_Hlk139636814</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>薛莘儒</dc:creator>
+  <dc:creator>李海雁</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>