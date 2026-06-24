--- v0 (2026-04-02)
+++ v1 (2026-06-24)
@@ -1,1629 +1,1872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0188\Desktop\115Q1 本局網頁更新\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\0188\Desktop\115Q2 本局網頁更新\上傳\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAD6E293-5EE9-4025-8B2F-7372BFA07234}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AEA54F67-C5D2-4992-961C-83702D349AE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{731E69A9-7C5D-4D56-B002-B64003C027FF}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{3B638A3D-22AB-421E-8010-C48213E28480}"/>
   </bookViews>
   <sheets>
-    <sheet name="採購契約目錄 英文版 1150302" sheetId="6" r:id="rId1"/>
+    <sheet name=" 115061２" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C145" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="455">
+  <si>
+    <t>Job Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final Mark </t>
+  </si>
+  <si>
+    <t>Subject of Procurement</t>
+  </si>
+  <si>
+    <t>Date of award of bid</t>
+  </si>
+  <si>
+    <t>Supplier of award of bid</t>
+  </si>
+  <si>
+    <t>11508</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Outsourcing of 2026 Official Documents and Archives Inventory, Cataloging and Archiving, Image Digitalization, and Copying and Archiving of Insurance Product CDs </t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.5.8</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sahe International Industrial Co., Ltd</t>
+  </si>
+  <si>
+    <t>11507</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2025 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.5.28</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Taiwan Insurance Institute</t>
+  </si>
+  <si>
+    <t>11506</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2025 Actuarial Certification Reports of Non-Life Insurance Companies</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>11505</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of 2026 Cooperation Program for Promoting Financial Literacy Education</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.4.28</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Taiwan NPO Self-Regulation Alliance</t>
+  </si>
+  <si>
+    <t>11504A</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of “Study on Supervisory Supporting Measures for the Application of AI in Insurance Business”</t>
+  </si>
+  <si>
+    <t>115.5.21</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>Deloitte Touche Tohmatsu Limited</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>（</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Abadi Extra Light"/>
+        <family val="1"/>
+      </rPr>
+      <t>DTTL</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>）</t>
+    </r>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>11503A</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of “Study on the Regulatory Framework for Asset-Intensive Reinsurance in the Insurance Industry”</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>11502A</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of “Study on Administrative Delegation of the Review of Insurance Products, Financial Reinsurance and Liability Hedging”</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.5.22</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>National Chengchi University</t>
+  </si>
+  <si>
+    <t>11501A</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of “2026 Insurance Education and Promotion Program”</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>115.3.20</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sanlih Entertainment Television Inc.</t>
+  </si>
+  <si>
+    <t>11418</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>165,000</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026 Maintenance of Web Portal for Promotion of Risk Management and Insurance Education</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.12.30</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Creasys Corporation</t>
+  </si>
+  <si>
+    <t>11314-1</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,300,000</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2025 Maintenance of Insurance Information Website (http://ins-info.ib.gov.tw/)(extension of procurement contract in 2026)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.12.26</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Showu Technology Limited Company</t>
+  </si>
+  <si>
+    <t>11417</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>450,000</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Procurement “Maintenance of 2026 Insurance Bureau’s Case Management System Involving Public Complaints and Financial Consumer Disputes”</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.12.22</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>11416</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Outsourcing of 2026 Administrative Document Processing, Hotline Services and Archiving of Review Cases, and Human Resources of Committee for the Administration of Development of Insurance Business</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>114.12.02</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>New Central Data Systems</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
   <si>
     <t>11412</t>
   </si>
   <si>
+    <t>Outsourcing of Review of Applications for Adoption of TW-ICS Transitional Measures by Life Insurance Companies</t>
+  </si>
+  <si>
     <t>114.6.10</t>
   </si>
   <si>
+    <t>Taiwan Insurance Guaranty Fund</t>
+  </si>
+  <si>
     <t>11411</t>
   </si>
   <si>
+    <t>Outsourcing of 2025 Official Documents and Archives Inventory, Cataloging and Archiving, Image Digitalization, and Copying and Archiving of Insurance Product CDs</t>
+  </si>
+  <si>
     <t>114.5.5</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
+    <t>Revision of 2025 Insurance Auxiliaries Management System</t>
+  </si>
+  <si>
     <t>11409</t>
   </si>
   <si>
+    <t>Outsourcing of Legal Services Procurement</t>
+  </si>
+  <si>
     <t>114.3.21</t>
   </si>
   <si>
+    <t>Lcs&amp;Partners</t>
+  </si>
+  <si>
     <t>11408</t>
   </si>
   <si>
+    <t>Outsourcing of Inspection of 2024 Actuarial Certification Reports and Review Reports of Non-Life Insurance Companies</t>
+  </si>
+  <si>
     <t>114.4.28</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
+    <t>Outsourcing of 2024 Evaluation and Inspection of Fair Value of Valid Contract Liabilities of Life Insurance Companies</t>
+  </si>
+  <si>
     <t>114.4.24</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
+    <t>Outsourcing of 2025 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
     <t>114.3.25</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
+    <t>Outsourcing of Inspection of 2024 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+  </si>
+  <si>
     <t>114.3.28</t>
   </si>
   <si>
     <t>11401A</t>
   </si>
   <si>
+    <t>3,440,000</t>
+  </si>
+  <si>
+    <t>Outsourcing of “2025 Insurance Education and Promotion Program”</t>
+  </si>
+  <si>
     <t>114.5.14</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
+    <t>Procurement “Maintenance of 2025 Insurance Bureau’s Case Management System Involving Public Complaints and Financial Consumer Disputes”</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>113.12.20</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
+    <t>2024 Database Needed for Beta Adjustment Coefficients of Risk-Based Capital (RBC) System</t>
+  </si>
+  <si>
     <t>113.12.5</t>
   </si>
   <si>
+    <t>Taiwan Economic Journal Co., Ltd</t>
+  </si>
+  <si>
     <t>11318A</t>
   </si>
   <si>
+    <t>Outsourcing of “Statistical Study on Clinical Experience in Alzheimer’s Disease and Cerebral Stroke – Based on the National Health Insurance Database”</t>
+  </si>
+  <si>
     <t>114.2.13</t>
   </si>
   <si>
+    <t>Soochow University</t>
+  </si>
+  <si>
     <t>11317A</t>
   </si>
   <si>
+    <t>Outsourcing of “Statistical Study on Clinical Experience in Physical Mental Disabilities by the Causes of Disability – Based on the National Health Insurance Database”</t>
+  </si>
+  <si>
     <t>11316</t>
   </si>
   <si>
+    <t>2025 Maintenance of Web Portal for Promotion of Risk Management and Insurance Education</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>113.12.27</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
+    <t>10,321,507</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2025 Administrative Document Processing, Hotline Services and Archiving of Review Cases, and Human Resources of Committee for the Administration of Development of Insurance Business</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>113.12.4</t>
   </si>
   <si>
+    <t>Fe Consulting Corporation</t>
+  </si>
+  <si>
     <t>11314</t>
   </si>
   <si>
+    <t>2025 Maintenance of Insurance Information Website (http://ins-info.ib.gov.tw/)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>113.12.26</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
+    <t>2024 Procurement of Questionnaire Survey of Disclosure of Auto Insurer to Consumers by Auto Dealers Who Also Act as Insurance Agent</t>
+  </si>
+  <si>
     <t>113.9.20</t>
   </si>
   <si>
+    <t> Ipsos Limited</t>
+  </si>
+  <si>
     <t>11311A</t>
   </si>
   <si>
+    <t>2,020,000</t>
+  </si>
+  <si>
+    <t>Outsourcing of “2024 Insurance Education and Promotion Program”</t>
+  </si>
+  <si>
     <t>113.8.16</t>
   </si>
   <si>
+    <t>11310</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2023 Actuarial Certification Reports and Review Reports of Non-Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>113.5.17</t>
+  </si>
+  <si>
+    <t>11308</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2024 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
+    <t>113.3.28</t>
+  </si>
+  <si>
     <t>11307</t>
   </si>
   <si>
-    <t>113.3.28</t>
+    <t>Conference Venue Leasing and Procurement for “International Conference on Asset/Liability Management after Adoption of Two IFRS Systems by Insurance Companies”</t>
+  </si>
+  <si>
+    <t>Kai Yu Hotel Co.,Ltd. Sinban Branch</t>
+  </si>
+  <si>
+    <t>11306</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2023 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>113.5.3</t>
+  </si>
+  <si>
+    <t>11305</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2023 Evaluation and Inspection of Fair Value of Valid Contract Liabilities of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>113.4.22</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
+    <t>1,075,000</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2024 Official Documents and Archives Inventory, Cataloging and Archiving, and Image Scan</t>
+  </si>
+  <si>
     <t>113.2.20</t>
   </si>
   <si>
+    <t>Shang-Ying Technology Co., Ltd. </t>
+  </si>
+  <si>
     <t>11223</t>
   </si>
   <si>
+    <t>2024 Maintenance of Insurance Products Supervisory Information System</t>
+  </si>
+  <si>
     <t>112.12.22</t>
   </si>
   <si>
     <t>11222</t>
   </si>
   <si>
+    <t>Maintenance of 2024 Insurance Auxiliaries Management System</t>
+  </si>
+  <si>
     <t>112.12.14</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
+    <t>Outsourcing of 2024 Administrative Document Processing, Hotline Services and Filing of Review Cases, and Human Resources of Committee for the Administration of Development of Insurance Business</t>
+  </si>
+  <si>
     <t>112.12.29</t>
   </si>
   <si>
+    <t>11219</t>
+  </si>
+  <si>
+    <t>Procurement “Maintenance of 2024 Insurance Bureau’s Case Management System Involving Public Complaints and Financial Consumer Disputes”</t>
+  </si>
+  <si>
+    <t>11218</t>
+  </si>
+  <si>
+    <t>2024 Maintenance of Web Portal for Promotion of Risk Management and Insurance Education</t>
+  </si>
+  <si>
+    <t>112.12.28</t>
+  </si>
+  <si>
+    <t>11217</t>
+  </si>
+  <si>
+    <t>2023 Database Needed for Beta Adjustment Coefficients of Risk-Based Capital (RBC) System</t>
+  </si>
+  <si>
+    <t>112.11.22</t>
+  </si>
+  <si>
     <t>11215A</t>
   </si>
   <si>
+    <t>Outsourcing of the Study of “Supervisory Guidelines for Setting Aside Reserves for Insurance Contracts and Reinsurance Contracts by Life Insurance Companies after the Adoption of IFRS17”</t>
+  </si>
+  <si>
     <t>112.12.18</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
+    <t>Conference Venue Leasing and Procurement for “International Conference on Experiences of Life Insurance Product Structure Transition under IFRS17 &amp; ICS</t>
+  </si>
+  <si>
+    <t>112.11.21</t>
+  </si>
+  <si>
+    <t>The Grand Hotel </t>
+  </si>
+  <si>
+    <t>11213</t>
+  </si>
+  <si>
+    <t>112.8.15</t>
+  </si>
+  <si>
+    <t>Procurement of 2023 Service Management System Hardware Upgrade</t>
+  </si>
+  <si>
     <t>112.9.27</t>
   </si>
   <si>
+    <t>Unisoon Corp. </t>
+  </si>
+  <si>
     <t>11211A</t>
   </si>
   <si>
+    <t>Outsourcing of “Statistical Study of Clinical Experience in Proton Therapy and Da Vinci Surgical System”</t>
+  </si>
+  <si>
     <t>112.10.16</t>
   </si>
   <si>
+    <t>11209</t>
+  </si>
+  <si>
+    <t>2023 Procurement of Questionnaire Survey of Disclosure of Auto Insurer to Consumers by Auto Dealers Who Also Act as Insurance Agent</t>
+  </si>
+  <si>
+    <t>112.7.21</t>
+  </si>
+  <si>
     <t>11208</t>
   </si>
   <si>
+    <t>2023 Procurement of One Government Electric Vehicle</t>
+  </si>
+  <si>
     <t>112.6.21</t>
   </si>
   <si>
+    <t>Hotai Motor Co., Ltd.</t>
+  </si>
+  <si>
     <t>11207</t>
   </si>
   <si>
+    <t>Study of “Legal Framework and Practices of Compulsory Enforcement of Life Insurance Surrender Value and Beneficiary’s Intervene Right in Other Countries”</t>
+  </si>
+  <si>
     <t>112.4.26</t>
   </si>
   <si>
+    <t>11206</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2022 Actuarial Certification Reports and Review Reports of Non-Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>112.4.25</t>
+  </si>
+  <si>
+    <t>11205</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2022 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>112.4.28</t>
+  </si>
+  <si>
+    <t>11204</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2022 Evaluation and Inspection of Fair Value of Valid Contract Liabilities of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>112.3.31</t>
+  </si>
+  <si>
     <t>11203</t>
   </si>
   <si>
+    <t>Procurement of Raised Office Floor Replacement</t>
+  </si>
+  <si>
     <t>112.2.14</t>
   </si>
   <si>
+    <t>Home Run Interior Decoration Enterprise Co.,Ltd</t>
+  </si>
+  <si>
     <t>11201</t>
   </si>
   <si>
+    <t>Outsourcing of 2023 Official Documents and Archives Image Scan and Cataloging and Archiving</t>
+  </si>
+  <si>
     <t>112.5.22</t>
   </si>
   <si>
+    <t>E-Service Information Co.</t>
+  </si>
+  <si>
     <t>11128</t>
   </si>
   <si>
+    <t>2023 Maintenance of Service Management System and Equipment</t>
+  </si>
+  <si>
     <t>111.12.28</t>
   </si>
   <si>
+    <t>11127</t>
+  </si>
+  <si>
+    <t>Procurement “Maintenance of 2023 Insurance Bureau’s Case Management System Involving Public Complaints and Financial Consumer Disputes”</t>
+  </si>
+  <si>
+    <t>111.12.26</t>
+  </si>
+  <si>
+    <t>11126</t>
+  </si>
+  <si>
+    <t>2023 Maintenance of Insurance Products Supervisory Information System</t>
+  </si>
+  <si>
+    <t>111.12.22</t>
+  </si>
+  <si>
+    <t>11125</t>
+  </si>
+  <si>
+    <t>Maintenance of 2023 Insurance Auxiliaries Management System</t>
+  </si>
+  <si>
     <t>11124</t>
   </si>
   <si>
+    <t>Outsourcing of 2023 Clerical and Administrative Works</t>
+  </si>
+  <si>
+    <t>Ansen.Uni Co.,Ltd.</t>
+  </si>
+  <si>
+    <t>11123</t>
+  </si>
+  <si>
+    <t>2023 Maintenance of Web Portal for Promotion of Risk Management and Insurance Education</t>
+  </si>
+  <si>
+    <t>111.12.27</t>
+  </si>
+  <si>
     <t>11122</t>
   </si>
   <si>
+    <t>Printing and Mailing of 2022 Financial Literacy Educational Material – “Smart Money Management”</t>
+  </si>
+  <si>
     <t>111.12.06</t>
   </si>
   <si>
+    <t>Ink Play Manufacturing Co., Ltd.</t>
+  </si>
+  <si>
     <t>11121</t>
   </si>
   <si>
+    <t>2022 Database Needed for the Beta Adjustment Coefficients of the Risk-Based Capital (RBC) System, System Software Database and System Use</t>
+  </si>
+  <si>
     <t>111.11.30</t>
   </si>
   <si>
+    <t>11120</t>
+  </si>
+  <si>
+    <t>2023 Maintenance of Insurance Information Website (http://ins-info.ib.gov.tw/)</t>
+  </si>
+  <si>
     <t>11119A</t>
   </si>
   <si>
-    <t>111.12.27</t>
+    <t>Procurement of 2023 Services of Business and Accounting Specialists</t>
+  </si>
+  <si>
+    <t>Risen Leasing Co., Ltd.</t>
   </si>
   <si>
     <t>11118A</t>
   </si>
   <si>
+    <t>Outsourcing of “Statistical Study on Experience in the Use of Special Materials Related to Heart Disease That Require Self-Covered  or Difference Payment– Based on the National Health Insurance Database”</t>
+  </si>
+  <si>
     <t>111.12.21</t>
   </si>
   <si>
+    <t>Feng Chia University</t>
+  </si>
+  <si>
     <t>11117</t>
   </si>
   <si>
+    <t>Conference Venue Leasing and Procurement for “2022 Forum for Life Insurance Product Signatories”</t>
+  </si>
+  <si>
     <t>111.12.15</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
+    <t>Conference Venue Leasing and Procurement for “Seminar on Adoption of IFRS and ICS Systems by Insurance Companies”</t>
+  </si>
+  <si>
     <t>111.11.25</t>
   </si>
   <si>
+    <t>11115</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2023 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
+    <t>111.12.14</t>
+  </si>
+  <si>
     <t>11114</t>
   </si>
   <si>
+    <t>2022 Editing and Printing of Insurance Act and Related Regulations</t>
+  </si>
+  <si>
     <t>111.10.04</t>
   </si>
   <si>
+    <t>Navigator Disabled Persons Occupation Development Association</t>
+  </si>
+  <si>
     <t>11112A</t>
   </si>
   <si>
+    <t>Outsourcing of “Study on the Positioning and Future Development of Central Reinsurance Corporation”</t>
+  </si>
+  <si>
     <t>111.09.14</t>
   </si>
   <si>
+    <t>Zhichen Attorneys At Law</t>
+  </si>
+  <si>
     <t>11110A</t>
   </si>
   <si>
+    <t>Insurance Promotion Program</t>
+  </si>
+  <si>
     <t>111.09.21</t>
   </si>
   <si>
+    <t>Taiwan Television Technoloty Co., Ltd.</t>
+  </si>
+  <si>
     <t>11108A</t>
   </si>
   <si>
+    <t>Statistical Study on the Medical Experience of Patients with High Blood Pressure, High Blood Sugar and High Blood Lipid Profile and Incidence of Experiences Relating to Persons with Disabilities – Based on the National Health Insurance Database”</t>
+  </si>
+  <si>
     <t>111.07.06</t>
   </si>
   <si>
     <t>11107A</t>
   </si>
   <si>
+    <t>Evaluation and Planning of Adoption Strategy and Regulatory Framework Relating to the Adoption of IFRS 17 and ICS Systems by Life Insurance Companies</t>
+  </si>
+  <si>
     <t>111.08.01</t>
   </si>
   <si>
+    <t>11106</t>
+  </si>
+  <si>
+    <t>2022 Procurement of Questionnaire Survey of Disclosure of Auto Insurer to Consumers by Auto Dealers Who Also Act as Insurance Agent</t>
+  </si>
+  <si>
+    <t>111.06.16</t>
+  </si>
+  <si>
+    <t>beacon-marketing Co., Ltd.</t>
+  </si>
+  <si>
+    <t>11105</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2022 Official Documents and Archives Image Scan and Cataloging and Archiving</t>
+  </si>
+  <si>
+    <t>111.06.07</t>
+  </si>
+  <si>
+    <t>11104</t>
+  </si>
+  <si>
+    <t>111.04.01</t>
+  </si>
+  <si>
+    <t>11103</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2021 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>111.04.25</t>
+  </si>
+  <si>
+    <t>11102</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2021 Actuarial Certification Reports and Review Reports of Non-Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>11101</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2021 Evaluation and Inspection of Fair Value of Valid Contract Liabilities of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>111.03.17</t>
+  </si>
+  <si>
+    <t>11030</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2022 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
+    <t>111.03.04</t>
+  </si>
+  <si>
+    <t>11029</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2022 Clerical and Administrative Works</t>
+  </si>
+  <si>
+    <t>110.12.25</t>
+  </si>
+  <si>
+    <t>Limited Liability New Taipei City Global Labor Cooperative</t>
+  </si>
+  <si>
+    <t>11027</t>
+  </si>
+  <si>
+    <t>2022 Maintenance of Insurance Products Supervisory Information System</t>
+  </si>
+  <si>
+    <t>110.12.15</t>
+  </si>
+  <si>
+    <t>11026</t>
+  </si>
+  <si>
+    <t>Procurement “Maintenance of 2022 Insurance Bureau’s Case Management System Involving Public Complaints and Financial Consumer Disputes”</t>
+  </si>
+  <si>
+    <t>11025A</t>
+  </si>
+  <si>
+    <t>Procurement of 2022 Services of Business, Accounting and Administrative Specialists</t>
+  </si>
+  <si>
+    <t>110.12.24</t>
+  </si>
+  <si>
+    <t>11024</t>
+  </si>
+  <si>
+    <t>Maintenance of 2022 Insurance Auxiliaries Management System</t>
+  </si>
+  <si>
+    <t>11023</t>
+  </si>
+  <si>
+    <t>2022 Maintenance of Web Portal for Promotion of Risk Management and Insurance Education</t>
+  </si>
+  <si>
+    <t>11022</t>
+  </si>
+  <si>
+    <t>Conference Venue Leasing and Procurement for “Seminar on Adoption of IFRS Accounting System by Insurance Companies”</t>
+  </si>
+  <si>
+    <t>11021</t>
+  </si>
+  <si>
+    <t>2022 Maintenance of Service Management System and Equipment</t>
+  </si>
+  <si>
+    <t>110.12.08</t>
+  </si>
+  <si>
+    <t>11020</t>
+  </si>
+  <si>
+    <t>Printing and Mailing of 2021 Financial Literacy Educational Material – “Smart Money Management”</t>
+  </si>
+  <si>
+    <t>110.11.29</t>
+  </si>
+  <si>
+    <t>11019</t>
+  </si>
+  <si>
+    <t>2021 Database Needed for the Beta Adjustment Coefficients of the Risk-Based Capital (RBC) System, System Software Database and System Use</t>
+  </si>
+  <si>
+    <t>110.11.12</t>
+  </si>
+  <si>
+    <t>11018</t>
+  </si>
+  <si>
+    <t>2022 Procurement of Trophies and Medals for Outstanding Insurance Companies in Business Promotion in Coordination with Government Policies and in Business Performance</t>
+  </si>
+  <si>
+    <t>110.11.05</t>
+  </si>
+  <si>
+    <t>Shangda Giftware Co.</t>
+  </si>
+  <si>
+    <t>11017</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2021 Copying and Archiving of Insurance Product CDs</t>
+  </si>
+  <si>
+    <t>110.10.01</t>
+  </si>
+  <si>
+    <t>Iron Mountain Taiwan Ltd.</t>
+  </si>
+  <si>
+    <t>11016A</t>
+  </si>
+  <si>
+    <t>Outsourcing of Advertising/Commercial of Micro-Whole-Life Insurance</t>
+  </si>
+  <si>
+    <t>110.10.19</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>2021 Procurement of Questionnaire Survey of Disclosure of Auto Insurer to Consumers by Auto Dealers Who Also Act as Insurance Agent</t>
+  </si>
+  <si>
+    <t>110.08.31</t>
+  </si>
+  <si>
+    <t>11014</t>
+  </si>
+  <si>
+    <t>2021 Video Equipment Procurement</t>
+  </si>
+  <si>
+    <t>110.07.21</t>
+  </si>
+  <si>
+    <t>Kinmax Technology Inc.</t>
+  </si>
+  <si>
+    <t>11011</t>
+  </si>
+  <si>
+    <t>Fire Safety Equipment Procurement</t>
+  </si>
+  <si>
+    <t>110.06.17</t>
+  </si>
+  <si>
+    <t>Water Dragon Enterprise Co., Ltd.</t>
+  </si>
+  <si>
+    <t>11010</t>
+  </si>
+  <si>
+    <t>Procurement of Modular Furniture in 1721 Multi-Function Meeting Room and Appliance Cabinet in East Side Pantry Room</t>
+  </si>
+  <si>
+    <t>110.06.07</t>
+  </si>
+  <si>
+    <t>Chuan Mai Enterprise Co.</t>
+  </si>
+  <si>
+    <t>11009</t>
+  </si>
+  <si>
+    <t>Procurement and Installation of Audio / Video Equipment in Multi-Function Room</t>
+  </si>
+  <si>
+    <t>110.05.13</t>
+  </si>
+  <si>
+    <t>Each Audio-Visual System Co., Ltd.</t>
+  </si>
+  <si>
+    <t>11008A</t>
+  </si>
+  <si>
+    <t>Outsourcing of “Statistical Study on Experience in Management and Operations Relating to Special Hospital Beds, Cancer Treatment and Dentistry – Based on the National Health Insurance Database”</t>
+  </si>
+  <si>
+    <t>110.05.28</t>
+  </si>
+  <si>
+    <t>11006</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2021 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
+    <t>110.03.29</t>
+  </si>
+  <si>
+    <t>11005</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2020 Evaluation and Inspection of Fair Value of Valid Contract Liabilities of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>11004</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2020 Actuarial Certification Reports of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>110.04.26</t>
+  </si>
+  <si>
+    <t>11003</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2020 Actuarial Certification Reports of Non-Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>11001-1</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2021 Official Document and Archives Image Scan – extension of procurement contract</t>
+  </si>
+  <si>
+    <t>110.08.24</t>
+  </si>
+  <si>
+    <t>11001</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2021 Official Document and Archives Image Scan</t>
+  </si>
+  <si>
+    <t>110.02.25</t>
+  </si>
+  <si>
+    <t>10924</t>
+  </si>
+  <si>
+    <t>Procurement “Maintenance of 2021 Insurance Bureau’s Case Management System Involving Public Complaints and Financial Consumer Disputes”</t>
+  </si>
+  <si>
+    <t>109.12.08</t>
+  </si>
+  <si>
+    <t>10920</t>
+  </si>
+  <si>
+    <t>109.12.09</t>
+  </si>
+  <si>
+    <t>10919</t>
+  </si>
+  <si>
+    <t>Maintenance of Service Management System and Equipment</t>
+  </si>
+  <si>
+    <t>10918A</t>
+  </si>
+  <si>
+    <t>Procurement of 2021 Services of Business, Accounting and Administrative Specialists</t>
+  </si>
+  <si>
+    <t>109.12.21</t>
+  </si>
+  <si>
+    <t>Unique Power Resources Integration Co., Ltd. </t>
+  </si>
+  <si>
     <t>10917-1</t>
   </si>
   <si>
+    <t>2021 Maintenance of Insurance Information Website (http://ins-info.ib.gov.tw/) (extension of procurement contract in 2022)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>110.11.18</t>
   </si>
   <si>
-    <t>11025A</t>
-[...26 lines deleted...]
-    <t>110.10.19</t>
+    <t>10916</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>2020 Database Needed for the Beta Adjustment Coefficients of the Risk-Based Capital (RBC) System, System Software Database and System Use</t>
+  </si>
+  <si>
+    <t>109.11.20</t>
+  </si>
+  <si>
+    <t>10915</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2021 Clerical and Administrative Works</t>
+  </si>
+  <si>
+    <t>Country Tripod Co., Ltd.</t>
+  </si>
+  <si>
+    <t>10913</t>
+  </si>
+  <si>
+    <t>Turnkey Project (Design and Construction) for Office Space Renovation</t>
+  </si>
+  <si>
+    <t>109.11.13</t>
+  </si>
+  <si>
+    <t>Rover Bilding Co., Ltd.</t>
+  </si>
+  <si>
+    <t>10912</t>
+  </si>
+  <si>
+    <t>Project Management (Including Supervision) of Turnkey Project (Design and Construction) for Office Space Renovation</t>
+  </si>
+  <si>
+    <t>109.10.13</t>
+  </si>
+  <si>
+    <t>Good Team Architecture Group</t>
+  </si>
+  <si>
+    <t>10911A</t>
+  </si>
+  <si>
+    <t>Outsourcing of “Statistical Study on Incidence of Experiences  Relating to Persons with Disabilities</t>
+  </si>
+  <si>
+    <t>109.11.16</t>
   </si>
   <si>
     <t>10909A-1</t>
   </si>
   <si>
+    <t>Outsourcing of “2020 Insurance Education and Promotion Program” – extension of procurement contract</t>
+  </si>
+  <si>
     <t>110.09.10</t>
   </si>
   <si>
-    <t>11001-1</t>
-[...59 lines deleted...]
-    <t>109.10.13</t>
+    <t>10909A</t>
+  </si>
+  <si>
+    <t>Outsourcing of “2020 Insurance Education and Promotion Program”</t>
+  </si>
+  <si>
+    <t>109.09.17</t>
+  </si>
+  <si>
+    <t>10907-1</t>
+  </si>
+  <si>
+    <t>2020 Procurement of Raised Office Floor Replacement-1st extension of procurement contract</t>
+  </si>
+  <si>
+    <t>109.10.05</t>
+  </si>
+  <si>
+    <t>10907</t>
+  </si>
+  <si>
+    <t>2020 Procurement of Raised Office Floor Replacement</t>
+  </si>
+  <si>
+    <t>109.06.02</t>
   </si>
   <si>
     <t>10906</t>
   </si>
   <si>
+    <t>2020 Procurement of Wireless Presentation System and Routers</t>
+  </si>
+  <si>
     <t>109.05.20</t>
   </si>
   <si>
+    <t>Eayu Technology Co., Ltd.</t>
+  </si>
+  <si>
     <t>10905A</t>
   </si>
   <si>
+    <t>Outsourcing of Translation of 2019 Edition Insurance Core Principles of International Association of Insurance Supervisors</t>
+  </si>
+  <si>
     <t>109.4.13</t>
   </si>
   <si>
+    <t>10904</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2019 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>109.04.24</t>
+  </si>
+  <si>
+    <t>10903</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2019 Actuarial Certification Reports of Non-Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>109.4.24</t>
+  </si>
+  <si>
+    <t>10902</t>
+  </si>
+  <si>
+    <t>109.03.26</t>
+  </si>
+  <si>
+    <t>10901</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2020 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
+    <t>109.02.21</t>
+  </si>
+  <si>
+    <t>10822</t>
+  </si>
+  <si>
+    <t>2019 Database Needed for the Beta Adjustment Coefficients of the Risk-Based Capital (RBC) System, System Software Database and System Use</t>
+  </si>
+  <si>
+    <t>108.11.15</t>
+  </si>
+  <si>
+    <t>10821</t>
+  </si>
+  <si>
+    <t>10819</t>
+  </si>
+  <si>
+    <t>Maintenance and extension of procurement contract for 2020 Insurance Auxiliaries Management System</t>
+  </si>
+  <si>
+    <t>108.12.06</t>
+  </si>
+  <si>
+    <t>10818</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2020 Clerical and Administrative Works</t>
+  </si>
+  <si>
+    <t>108.12.23</t>
+  </si>
+  <si>
+    <t>Yaqi Human Resources Co., Ltd.</t>
+  </si>
+  <si>
+    <t>10817</t>
+  </si>
+  <si>
+    <t>2020 Maintenance of Web Portal for Promotion of Risk Management and Insurance Education</t>
+  </si>
+  <si>
+    <t>108.10.29</t>
+  </si>
+  <si>
+    <t>10816</t>
+  </si>
+  <si>
+    <t>Maintenance of Insurance Products Supervisory Information System</t>
+  </si>
+  <si>
+    <t>108.10.16</t>
+  </si>
+  <si>
+    <t>10813</t>
+  </si>
+  <si>
+    <t>2019 Editing and Printing of Insurance Act and Related Regulations</t>
+  </si>
+  <si>
+    <t>108.08.20</t>
+  </si>
+  <si>
+    <t>Growing Up Design Co., Ltd.</t>
+  </si>
+  <si>
     <t>10811</t>
   </si>
   <si>
+    <t>Outsourcing of 2019-2020 Official Documents and Archives Image Scan, Cataloging and Archiving</t>
+  </si>
+  <si>
     <t>108.04.30</t>
   </si>
   <si>
     <t>10810</t>
   </si>
   <si>
+    <t>2019 Insurance Auxiliaries Management System Expansion Project</t>
+  </si>
+  <si>
     <t>108.4.17</t>
   </si>
   <si>
     <t>10808</t>
   </si>
   <si>
+    <t>Procurement of legal service against the appeal and administrative lawsuit filed against the FSC by Mr. Li XX and Fu X International Development Ltd. for disagreement with the FSC decision</t>
+  </si>
+  <si>
     <t>108.04.09</t>
   </si>
   <si>
+    <t>10806</t>
+  </si>
+  <si>
+    <t>2019 Procurement of Raised Office Floor Replacement</t>
+  </si>
+  <si>
+    <t>108.04.16</t>
+  </si>
+  <si>
+    <t>Hounding Interior Renovation Co., Ltd.</t>
+  </si>
+  <si>
+    <t>10805</t>
+  </si>
+  <si>
+    <t>Outsourcing of 2019 Cooperation Program for Promoting Financial Literacy Education</t>
+  </si>
+  <si>
+    <t>108.4.25</t>
+  </si>
+  <si>
     <t>10804</t>
   </si>
   <si>
+    <t>Procurement of legal service against the appeal and administrative lawsuit filed against the FSC by Hong X Life Insurance Co. for disagreement with the FSC administrative disposition</t>
+  </si>
+  <si>
     <t>108.03.18</t>
   </si>
   <si>
-    <t xml:space="preserve">Final Mark </t>
-[...52 lines deleted...]
-  <si>
     <t>10803</t>
   </si>
   <si>
+    <t>Outsourcing of Inspection of 2018 Actuarial Certification Reports and Review Reports of Life Insurance Companies</t>
+  </si>
+  <si>
+    <t>10802</t>
+  </si>
+  <si>
+    <t>Outsourcing of Inspection of 2018 Actuarial Certification Reports of Non-Life Insurance Companies</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>108.4.25</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>10801</t>
   </si>
   <si>
-    <t>Taiwan Insurance Guaranty Fund</t>
-[...373 lines deleted...]
-  <si>
     <t>Outsourcing of 2018 Evaluation and Inspection of Fair Value of Valid Contract Liabilities of Life Insurance Companies</t>
-  </si>
-[...484 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="176" formatCode="#,##0&quot; &quot;"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="180" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="&quot; &quot;* #,##0.00&quot; &quot;;&quot;-&quot;* #,##0.00&quot; &quot;;&quot; &quot;* &quot;-&quot;#&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="177" formatCode="&quot; &quot;* #,##0&quot; &quot;;&quot;-&quot;* #,##0&quot; &quot;;&quot; &quot;* &quot;-&quot;#&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
+    <numFmt numFmtId="178" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="179" formatCode="#,##0&quot; &quot;"/>
+    <numFmt numFmtId="180" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
-      <family val="1"/>
+      <family val="2"/>
       <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...7 lines deleted...]
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
+      <name val="Abadi Extra Light"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Abadi Extra Light"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
+      <name val="Abadi Extra Light"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Abadi Extra Light"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Abadi Extra Light"/>
-[...3 lines deleted...]
-      <name val="Abadi Extra Light"/>
+      <color rgb="FF000000"/>
+      <name val="新細明體"/>
       <family val="1"/>
+      <charset val="136"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...5 lines deleted...]
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="4" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="2" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="180" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="2" xr:uid="{F43E7008-ACA5-45B4-8225-AE1CDF5A8BE6}"/>
-[...3 lines deleted...]
-    <cellStyle name="超連結 2" xfId="1" xr:uid="{21DD52F3-E4D3-4722-A024-4C62EB8BEAC4}"/>
+    <cellStyle name="一般 3" xfId="2" xr:uid="{F78C0A4C-5EA5-44D0-96A3-A7AF0F3DFA08}"/>
+    <cellStyle name="千分位" xfId="1" builtinId="3"/>
+    <cellStyle name="千分位 2" xfId="3" xr:uid="{DF670704-DBBE-4B67-B241-0B81B04C9FF3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1897,2387 +2140,2532 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DFE14DE-F106-4FCB-A96B-67A9D2F154F7}">
-  <dimension ref="A1:F135"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03FD5E36-02C1-40D2-ACF9-BC526BD7EB9F}">
+  <dimension ref="A1:F145"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="2.77734375" style="13" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="13" customWidth="1"/>
+    <col min="3" max="3" width="13.77734375" style="41" customWidth="1"/>
+    <col min="4" max="4" width="54" style="13" customWidth="1"/>
+    <col min="5" max="5" width="15.33203125" style="42" customWidth="1"/>
+    <col min="6" max="6" width="33.88671875" style="42" customWidth="1"/>
+    <col min="7" max="16384" width="9.33203125" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="35.25" customHeight="1">
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="4" customFormat="1" ht="52.2" customHeight="1">
+      <c r="B2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="6">
+        <v>865736</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="4" customFormat="1" ht="42.6" customHeight="1">
+      <c r="B3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="6">
+        <v>4801000</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="4" customFormat="1" ht="42.6" customHeight="1">
+      <c r="B4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="6">
+        <v>3018000</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="4" customFormat="1" ht="42.6" customHeight="1">
+      <c r="B5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="6">
+        <v>5861000</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="4" customFormat="1" ht="42.6" customHeight="1">
+      <c r="B6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="6">
+        <v>1100000</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="4" customFormat="1" ht="42.6" customHeight="1">
+      <c r="B7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="6">
+        <v>985000</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="4" customFormat="1" ht="48.6" customHeight="1">
+      <c r="B8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="6">
+        <v>960000</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="4" customFormat="1" ht="37.799999999999997" customHeight="1">
+      <c r="B9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="6">
+        <v>3698000</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" ht="37.799999999999997" customHeight="1">
+      <c r="A10" s="13"/>
+      <c r="B10" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" ht="37.799999999999997" customHeight="1">
+      <c r="A11" s="13"/>
+      <c r="B11" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="1" customFormat="1" ht="54" customHeight="1">
+      <c r="A12" s="13"/>
+      <c r="B12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="17" customFormat="1" ht="57" customHeight="1">
+      <c r="B13" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="19">
+        <v>11538305</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" ht="53.25" customHeight="1">
+      <c r="B14" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="22">
+        <v>3097839</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="1" customFormat="1" ht="66" customHeight="1">
+      <c r="B15" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="22">
+        <v>735000</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" ht="36.6" customHeight="1">
+      <c r="B16" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="22">
+        <v>1980000</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" s="1" customFormat="1" ht="29.4" customHeight="1">
+      <c r="B17" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="22">
+        <v>200000</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" s="1" customFormat="1" ht="48.6" customHeight="1">
+      <c r="B18" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="22">
+        <v>2223000</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" s="1" customFormat="1" ht="54" customHeight="1">
+      <c r="B19" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="22">
+        <v>2000000</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" s="1" customFormat="1" ht="40.799999999999997" customHeight="1">
+      <c r="B20" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="22">
+        <v>7780800</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" s="1" customFormat="1" ht="54" customHeight="1">
+      <c r="B21" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="22">
+        <v>5633000</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" s="1" customFormat="1" ht="37.799999999999997" customHeight="1">
+      <c r="B22" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B23" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" s="22">
+        <v>315000</v>
+      </c>
+      <c r="D23" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" s="1" customFormat="1" ht="39" customHeight="1">
+      <c r="B24" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" s="22">
+        <v>175000</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" s="26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="2:6" s="1" customFormat="1" ht="49.2" customHeight="1">
+      <c r="B25" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="22">
+        <v>1596900</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="F25" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="2:6" s="1" customFormat="1" ht="53.4" customHeight="1">
+      <c r="B26" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="22">
+        <v>1994100</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="F26" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="2:6" s="1" customFormat="1" ht="42.6" customHeight="1">
+      <c r="B27" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="22">
+        <v>170000</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="F27" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="2:6" s="1" customFormat="1" ht="72" customHeight="1">
+      <c r="B28" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="F28" s="26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" s="1" customFormat="1" ht="39.6" customHeight="1">
+      <c r="B29" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" s="22">
+        <v>1300000</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" s="1" customFormat="1" ht="56.25" customHeight="1">
+      <c r="B30" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" s="22">
+        <v>490000</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="B31" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="E31" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="2:6" s="1" customFormat="1" ht="57" customHeight="1">
+      <c r="B32" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="22">
+        <v>1790000</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="2:6" s="1" customFormat="1" ht="43.8" customHeight="1">
+      <c r="B33" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="22">
+        <v>7960000</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" s="1" customFormat="1" ht="56.25" customHeight="1">
+      <c r="B34" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" s="22">
+        <v>950000</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="F34" s="26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="2:6" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="B35" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="22">
+        <v>4610000</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="E35" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="F35" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" s="1" customFormat="1" ht="57" customHeight="1">
+      <c r="B36" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" s="22">
+        <v>2010000</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="E36" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F36" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" s="1" customFormat="1" ht="57" customHeight="1">
+      <c r="B37" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" s="1" customFormat="1" ht="39.6" customHeight="1">
+      <c r="B38" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C38" s="28">
+        <v>970000</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="F38" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" s="1" customFormat="1" ht="38.4" customHeight="1">
+      <c r="B39" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" s="22">
+        <v>429000</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="F39" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="40" spans="2:6" s="1" customFormat="1" ht="71.25" customHeight="1">
+      <c r="B40" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C40" s="28">
+        <v>9693893</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="E40" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="F40" s="26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B41" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="28">
+        <v>372750</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="F41" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B42" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C42" s="22">
+        <v>239000</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" s="26" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" s="1" customFormat="1" ht="40.799999999999997" customHeight="1">
+      <c r="B43" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C43" s="22">
+        <v>169000</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="E43" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="F43" s="26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" s="1" customFormat="1" ht="69" customHeight="1">
+      <c r="B44" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C44" s="28">
+        <v>1091000</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="F44" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" s="1" customFormat="1" ht="66.75" customHeight="1">
+      <c r="B45" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="C45" s="28">
+        <v>953000</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="E45" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="F45" s="26" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="46" spans="2:6" s="1" customFormat="1" ht="37.5" customHeight="1">
+      <c r="B46" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="C46" s="22">
+        <v>180000</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="F46" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="2:6" s="1" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B47" s="26">
+        <v>11212</v>
+      </c>
+      <c r="C47" s="28">
+        <v>368000</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="E47" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="F47" s="26" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="48" spans="2:6" s="1" customFormat="1" ht="63" customHeight="1">
+      <c r="B48" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="C48" s="28">
+        <v>1838760</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="E48" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="F48" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="49" spans="2:6" s="1" customFormat="1" ht="46.5" customHeight="1">
+      <c r="B49" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="C49" s="22">
+        <v>490000</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="F49" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="50" spans="2:6" s="1" customFormat="1" ht="36" customHeight="1">
+      <c r="B50" s="26" t="s">
+        <v>167</v>
+      </c>
+      <c r="C50" s="28">
+        <v>1670000</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="F50" s="26" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="51" spans="2:6" s="1" customFormat="1" ht="71.25" customHeight="1">
+      <c r="B51" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="C51" s="28">
+        <v>753000</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="E51" s="26" t="s">
+        <v>173</v>
+      </c>
+      <c r="F51" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="2:6" s="1" customFormat="1" ht="59.25" customHeight="1">
+      <c r="B52" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="C52" s="22">
+        <v>1780000</v>
+      </c>
+      <c r="D52" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="F52" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="2:6" s="1" customFormat="1" ht="53.4" customHeight="1">
+      <c r="B53" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="C53" s="22">
+        <v>3620000</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="54" spans="2:6" s="1" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B54" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" s="22">
+        <v>2950000</v>
+      </c>
+      <c r="D54" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="E54" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="F54" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="55" spans="2:6" s="1" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="B55" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="C55" s="28">
+        <v>689900</v>
+      </c>
+      <c r="D55" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="E55" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="F55" s="26" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="56" spans="2:6" s="1" customFormat="1" ht="43.5" customHeight="1">
+      <c r="B56" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="C56" s="28">
+        <v>1141000</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="E56" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="F56" s="26" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="2:6" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="B57" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C57" s="28">
+        <v>118000</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="E57" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="F57" s="26" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="58" spans="2:6" s="1" customFormat="1" ht="43.5" customHeight="1">
+      <c r="B58" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="C58" s="28">
+        <v>380000</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="E58" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="2:6" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="B59" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C59" s="28">
+        <v>972000</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="E59" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="F59" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="60" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B60" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="C60" s="22">
+        <v>430000</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E60" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="F60" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="61" spans="2:6" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="B61" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="C61" s="28">
+        <v>7463883</v>
+      </c>
+      <c r="D61" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="E61" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="F61" s="26" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="62" spans="2:6" s="1" customFormat="1" ht="63" customHeight="1">
+      <c r="B62" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C62" s="22">
+        <v>240000</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="E62" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="F62" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="63" spans="2:6" s="1" customFormat="1" ht="45" customHeight="1">
+      <c r="B63" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="C63" s="22">
+        <v>410000</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="E63" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="F63" s="26" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="2:6" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="B64" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" s="22">
+        <v>169000</v>
+      </c>
+      <c r="D64" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="E64" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="F64" s="26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="65" spans="2:6" s="1" customFormat="1" ht="42" customHeight="1">
+      <c r="B65" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C65" s="28">
+        <v>1230000</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>216</v>
+      </c>
+      <c r="E65" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="F65" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="66" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B66" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="C66" s="28">
+        <v>1270000</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="E66" s="26" t="s">
+        <v>207</v>
+      </c>
+      <c r="F66" s="26" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="2:6" s="1" customFormat="1" ht="84" customHeight="1">
+      <c r="B67" s="21" t="s">
+        <v>220</v>
+      </c>
+      <c r="C67" s="28">
+        <v>4350000</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="E67" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="F67" s="26" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="2:6" s="1" customFormat="1" ht="51.75" customHeight="1">
+      <c r="B68" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C68" s="28">
+        <v>443200</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="E68" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="F68" s="26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="69" spans="2:6" s="1" customFormat="1" ht="27.6">
+      <c r="B69" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="C69" s="22">
+        <v>960000</v>
+      </c>
+      <c r="D69" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="E69" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="F69" s="26" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="70" spans="2:6" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="B70" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="C70" s="22">
+        <v>3960000</v>
+      </c>
+      <c r="D70" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="E70" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="F70" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B71" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" s="22">
+        <v>295350</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E71" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="F71" s="26" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="72" spans="2:6" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="B72" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C72" s="22">
+        <v>760000</v>
+      </c>
+      <c r="D72" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="E72" s="26" t="s">
+        <v>239</v>
+      </c>
+      <c r="F72" s="26" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="73" spans="2:6" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="B73" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="C73" s="22">
+        <v>2900000</v>
+      </c>
+      <c r="D73" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="E73" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="F73" s="26" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="74" spans="2:6" s="1" customFormat="1" ht="84" customHeight="1">
+      <c r="B74" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="C74" s="28">
+        <v>3680000</v>
+      </c>
+      <c r="D74" s="25" t="s">
+        <v>246</v>
+      </c>
+      <c r="E74" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="F74" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="75" spans="2:6" s="1" customFormat="1" ht="61.5" customHeight="1">
+      <c r="B75" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C75" s="28">
+        <v>1890000</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="E75" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="F75" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="76" spans="2:6" s="1" customFormat="1" ht="60.75" customHeight="1">
+      <c r="B76" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="C76" s="22">
+        <v>496000</v>
+      </c>
+      <c r="D76" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="E76" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="F76" s="26" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="77" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B77" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="C77" s="28">
+        <v>947000</v>
+      </c>
+      <c r="D77" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="E77" s="26" t="s">
+        <v>257</v>
+      </c>
+      <c r="F77" s="26" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="78" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B78" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="C78" s="28">
+        <v>527510</v>
+      </c>
+      <c r="D78" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="E78" s="26" t="s">
+        <v>259</v>
+      </c>
+      <c r="F78" s="26" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="2:6" s="1" customFormat="1" ht="45" customHeight="1">
+      <c r="B79" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="C79" s="22">
+        <v>3120000</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="E79" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="F79" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="80" spans="2:6" s="1" customFormat="1" ht="45" customHeight="1">
+      <c r="B80" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C80" s="22">
+        <v>1780000</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="E80" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="F80" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="2:6" s="1" customFormat="1" ht="49.5" customHeight="1">
+      <c r="B81" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="C81" s="22">
+        <v>2400000</v>
+      </c>
+      <c r="D81" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="E81" s="26" t="s">
+        <v>267</v>
+      </c>
+      <c r="F81" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="82" spans="2:6" s="1" customFormat="1" ht="49.5" customHeight="1">
+      <c r="B82" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="C82" s="22">
+        <v>3825000</v>
+      </c>
+      <c r="D82" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E82" s="26" t="s">
+        <v>270</v>
+      </c>
+      <c r="F82" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B83" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="C83" s="28">
+        <v>7029966</v>
+      </c>
+      <c r="D83" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E83" s="26" t="s">
+        <v>273</v>
+      </c>
+      <c r="F83" s="26" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="84" spans="2:6" s="1" customFormat="1" ht="36" customHeight="1">
+      <c r="B84" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="C84" s="28">
+        <v>955000</v>
+      </c>
+      <c r="D84" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="E84" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="F84" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="85" spans="2:6" s="1" customFormat="1" ht="51" customHeight="1">
+      <c r="B85" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="C85" s="28">
+        <v>245000</v>
+      </c>
+      <c r="D85" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="E85" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="F85" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="86" spans="2:6" s="1" customFormat="1" ht="55.5" customHeight="1">
+      <c r="B86" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="C86" s="28">
+        <v>2038340</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="E86" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="F86" s="26" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="87" spans="2:6" s="1" customFormat="1" ht="39" customHeight="1">
+      <c r="B87" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="C87" s="22">
+        <v>329000</v>
+      </c>
+      <c r="D87" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="E87" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="F87" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="88" spans="2:6" s="1" customFormat="1" ht="39" customHeight="1">
+      <c r="B88" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="C88" s="22">
+        <v>247000</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="E88" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="F88" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="89" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B89" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="C89" s="22">
+        <v>710750</v>
+      </c>
+      <c r="D89" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="E89" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="F89" s="26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="90" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B90" s="21" t="s">
+        <v>289</v>
+      </c>
+      <c r="C90" s="28">
+        <v>113000</v>
+      </c>
+      <c r="D90" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="E90" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="F90" s="26" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="91" spans="2:6" s="1" customFormat="1" ht="53.25" customHeight="1">
+      <c r="B91" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="C91" s="22">
+        <v>870000</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="E91" s="26" t="s">
+        <v>294</v>
+      </c>
+      <c r="F91" s="26" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="2:6" s="1" customFormat="1" ht="56.25" customHeight="1">
+      <c r="B92" s="21" t="s">
+        <v>295</v>
+      </c>
+      <c r="C92" s="22">
+        <v>162000</v>
+      </c>
+      <c r="D92" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="E92" s="26" t="s">
+        <v>297</v>
+      </c>
+      <c r="F92" s="26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="93" spans="2:6" s="1" customFormat="1" ht="67.5" customHeight="1">
+      <c r="B93" s="21" t="s">
+        <v>298</v>
+      </c>
+      <c r="C93" s="28">
+        <v>132000</v>
+      </c>
+      <c r="D93" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="E93" s="26" t="s">
+        <v>300</v>
+      </c>
+      <c r="F93" s="26" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="94" spans="2:6" s="1" customFormat="1" ht="51" customHeight="1">
+      <c r="B94" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C94" s="28">
+        <v>218300</v>
+      </c>
+      <c r="D94" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="E94" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="F94" s="26" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="95" spans="2:6" s="1" customFormat="1" ht="39" customHeight="1">
+      <c r="B95" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C95" s="28">
+        <v>1150000</v>
+      </c>
+      <c r="D95" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="E95" s="26" t="s">
+        <v>308</v>
+      </c>
+      <c r="F95" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="96" spans="2:6" s="1" customFormat="1" ht="59.4" customHeight="1">
+      <c r="B96" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="C96" s="22">
+        <v>491000</v>
+      </c>
+      <c r="D96" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="E96" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="F96" s="26" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="97" spans="2:6" s="1" customFormat="1" ht="32.4" customHeight="1">
+      <c r="B97" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="C97" s="28">
+        <v>170000</v>
+      </c>
+      <c r="D97" s="25" t="s">
+        <v>313</v>
+      </c>
+      <c r="E97" s="26" t="s">
+        <v>314</v>
+      </c>
+      <c r="F97" s="26" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="98" spans="2:6" s="1" customFormat="1" ht="27" customHeight="1">
+      <c r="B98" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="C98" s="30">
+        <v>556000</v>
+      </c>
+      <c r="D98" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="E98" s="31" t="s">
+        <v>318</v>
+      </c>
+      <c r="F98" s="26" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="99" spans="2:6" s="1" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B99" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C99" s="30">
+        <v>310000</v>
+      </c>
+      <c r="D99" s="25" t="s">
+        <v>321</v>
+      </c>
+      <c r="E99" s="31" t="s">
+        <v>322</v>
+      </c>
+      <c r="F99" s="26" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="100" spans="2:6" s="1" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B100" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="C100" s="30">
+        <v>450000</v>
+      </c>
+      <c r="D100" s="25" t="s">
+        <v>325</v>
+      </c>
+      <c r="E100" s="31" t="s">
+        <v>326</v>
+      </c>
+      <c r="F100" s="26" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="101" spans="2:6" s="1" customFormat="1" ht="55.8" customHeight="1">
+      <c r="B101" s="21" t="s">
+        <v>328</v>
+      </c>
+      <c r="C101" s="28">
+        <v>3690000</v>
+      </c>
+      <c r="D101" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="E101" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="F101" s="26" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="102" spans="2:6" s="1" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B102" s="32" t="s">
+        <v>331</v>
+      </c>
+      <c r="C102" s="3">
+        <v>3469000</v>
+      </c>
+      <c r="D102" s="25" t="s">
+        <v>332</v>
+      </c>
+      <c r="E102" s="31" t="s">
+        <v>333</v>
+      </c>
+      <c r="F102" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" spans="2:6" s="1" customFormat="1" ht="44.25" customHeight="1">
+      <c r="B103" s="32" t="s">
+        <v>334</v>
+      </c>
+      <c r="C103" s="3">
+        <v>1960000</v>
+      </c>
+      <c r="D103" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="E103" s="31" t="s">
+        <v>333</v>
+      </c>
+      <c r="F103" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="104" spans="2:6" s="1" customFormat="1" ht="46.5" customHeight="1">
+      <c r="B104" s="32" t="s">
+        <v>336</v>
+      </c>
+      <c r="C104" s="3">
+        <v>3620000</v>
+      </c>
+      <c r="D104" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="E104" s="31" t="s">
+        <v>338</v>
+      </c>
+      <c r="F104" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="2:6" s="1" customFormat="1" ht="46.5" customHeight="1">
+      <c r="B105" s="32" t="s">
+        <v>339</v>
+      </c>
+      <c r="C105" s="3">
+        <v>1775000</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>340</v>
+      </c>
+      <c r="E105" s="31" t="s">
+        <v>338</v>
+      </c>
+      <c r="F105" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="106" spans="2:6" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B106" s="32" t="s">
+        <v>341</v>
+      </c>
+      <c r="C106" s="30">
+        <v>985900</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="E106" s="31" t="s">
+        <v>343</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="107" spans="2:6" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B107" s="32" t="s">
+        <v>344</v>
+      </c>
+      <c r="C107" s="30">
+        <v>4754915</v>
+      </c>
+      <c r="D107" s="25" t="s">
+        <v>345</v>
+      </c>
+      <c r="E107" s="31" t="s">
+        <v>346</v>
+      </c>
+      <c r="F107" s="26" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="108" spans="2:6" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="B108" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="C108" s="28">
+        <v>245000</v>
+      </c>
+      <c r="D108" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="E108" s="26" t="s">
+        <v>349</v>
+      </c>
+      <c r="F108" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="109" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1">
+      <c r="B109" s="21" t="s">
+        <v>350</v>
+      </c>
+      <c r="C109" s="28">
+        <v>520000</v>
+      </c>
+      <c r="D109" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="E109" s="26" t="s">
+        <v>351</v>
+      </c>
+      <c r="F109" s="26" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="110" spans="2:6" s="1" customFormat="1" ht="35.4" customHeight="1">
+      <c r="B110" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="C110" s="28">
+        <v>110000</v>
+      </c>
+      <c r="D110" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="E110" s="26" t="s">
+        <v>349</v>
+      </c>
+      <c r="F110" s="26" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="111" spans="2:6" s="1" customFormat="1" ht="33" customHeight="1">
+      <c r="B111" s="21" t="s">
+        <v>354</v>
+      </c>
+      <c r="C111" s="28">
+        <v>1965587</v>
+      </c>
+      <c r="D111" s="25" t="s">
+        <v>355</v>
+      </c>
+      <c r="E111" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="F111" s="26" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="112" spans="2:6" s="1" customFormat="1" ht="55.5" customHeight="1">
+      <c r="B112" s="21" t="s">
+        <v>358</v>
+      </c>
+      <c r="C112" s="28">
+        <v>900000</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="E112" s="26" t="s">
+        <v>360</v>
+      </c>
+      <c r="F112" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" s="37" customFormat="1" ht="57" customHeight="1">
+      <c r="B113" s="33" t="s">
+        <v>361</v>
+      </c>
+      <c r="C113" s="34">
+        <v>161000</v>
+      </c>
+      <c r="D113" s="35" t="s">
+        <v>362</v>
+      </c>
+      <c r="E113" s="36" t="s">
+        <v>363</v>
+      </c>
+      <c r="F113" s="36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" s="1" customFormat="1" ht="33" customHeight="1">
+      <c r="B114" s="21" t="s">
+        <v>364</v>
+      </c>
+      <c r="C114" s="28">
+        <v>6586201</v>
+      </c>
+      <c r="D114" s="25" t="s">
+        <v>365</v>
+      </c>
+      <c r="E114" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="F114" s="26" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" s="1" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="B115" s="21" t="s">
+        <v>367</v>
+      </c>
+      <c r="C115" s="28">
+        <v>3200000</v>
+      </c>
+      <c r="D115" s="25" t="s">
+        <v>368</v>
+      </c>
+      <c r="E115" s="26" t="s">
+        <v>369</v>
+      </c>
+      <c r="F115" s="26" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" s="1" customFormat="1" ht="49.5" customHeight="1">
+      <c r="B116" s="21" t="s">
+        <v>371</v>
+      </c>
+      <c r="C116" s="28">
+        <v>190000</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="E116" s="26" t="s">
+        <v>373</v>
+      </c>
+      <c r="F116" s="26" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" s="1" customFormat="1" ht="39.6" customHeight="1">
+      <c r="B117" s="21" t="s">
+        <v>375</v>
+      </c>
+      <c r="C117" s="28">
+        <v>4070000</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="E117" s="26" t="s">
+        <v>377</v>
+      </c>
+      <c r="F117" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" s="1" customFormat="1" ht="41.4" customHeight="1">
+      <c r="B118" s="21" t="s">
+        <v>378</v>
+      </c>
+      <c r="C118" s="28">
+        <v>1000000</v>
+      </c>
+      <c r="D118" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="E118" s="26" t="s">
+        <v>380</v>
+      </c>
+      <c r="F118" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" s="1" customFormat="1" ht="43.2" customHeight="1">
+      <c r="B119" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="C119" s="28">
+        <v>1950000</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="E119" s="26" t="s">
+        <v>383</v>
+      </c>
+      <c r="F119" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" s="1" customFormat="1" ht="43.5" customHeight="1">
+      <c r="B120" s="21" t="s">
+        <v>384</v>
+      </c>
+      <c r="C120" s="28">
+        <v>183005</v>
+      </c>
+      <c r="D120" s="25" t="s">
+        <v>385</v>
+      </c>
+      <c r="E120" s="26" t="s">
+        <v>386</v>
+      </c>
+      <c r="F120" s="26" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" s="1" customFormat="1" ht="34.200000000000003" customHeight="1">
+      <c r="B121" s="21" t="s">
+        <v>387</v>
+      </c>
+      <c r="C121" s="28">
+        <v>620000</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="E121" s="26" t="s">
+        <v>389</v>
+      </c>
+      <c r="F121" s="26" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" s="1" customFormat="1" ht="36" customHeight="1">
+      <c r="B122" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="C122" s="28">
+        <v>470000</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>391</v>
+      </c>
+      <c r="E122" s="26" t="s">
+        <v>392</v>
+      </c>
+      <c r="F122" s="26" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" s="1" customFormat="1" ht="47.25" customHeight="1">
+      <c r="B123" s="32" t="s">
+        <v>394</v>
+      </c>
+      <c r="C123" s="3">
+        <v>1094000</v>
+      </c>
+      <c r="D123" s="25" t="s">
+        <v>395</v>
+      </c>
+      <c r="E123" s="31" t="s">
+        <v>396</v>
+      </c>
+      <c r="F123" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="B124" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="C124" s="22">
+        <v>4120000</v>
+      </c>
+      <c r="D124" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="E124" s="26" t="s">
+        <v>399</v>
+      </c>
+      <c r="F124" s="26" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" s="1" customFormat="1" ht="48" customHeight="1">
+      <c r="B125" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="C125" s="22">
+        <v>1700000</v>
+      </c>
+      <c r="D125" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="E125" s="26" t="s">
+        <v>402</v>
+      </c>
+      <c r="F125" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" s="1" customFormat="1" ht="48.75" customHeight="1">
+      <c r="B126" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="C126" s="22">
+        <v>1530000</v>
+      </c>
+      <c r="D126" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E126" s="26" t="s">
+        <v>404</v>
+      </c>
+      <c r="F126" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" s="1" customFormat="1" ht="39.75" customHeight="1">
+      <c r="B127" s="32" t="s">
+        <v>405</v>
+      </c>
+      <c r="C127" s="3">
+        <v>3482000</v>
+      </c>
+      <c r="D127" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="E127" s="31" t="s">
+        <v>407</v>
+      </c>
+      <c r="F127" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" s="1" customFormat="1" ht="54" customHeight="1">
+      <c r="B128" s="32" t="s">
+        <v>408</v>
+      </c>
+      <c r="C128" s="22">
+        <v>162000</v>
+      </c>
+      <c r="D128" s="25" t="s">
         <v>409</v>
       </c>
-      <c r="C1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="4" t="s">
+      <c r="E128" s="31" t="s">
+        <v>410</v>
+      </c>
+      <c r="F128" s="26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="129" spans="2:6" s="1" customFormat="1" ht="28.2" customHeight="1">
+      <c r="B129" s="32" t="s">
+        <v>411</v>
+      </c>
+      <c r="C129" s="28">
+        <v>110000</v>
+      </c>
+      <c r="D129" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="E129" s="31" t="s">
+        <v>410</v>
+      </c>
+      <c r="F129" s="26" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="130" spans="2:6" s="1" customFormat="1" ht="45" customHeight="1">
+      <c r="B130" s="32" t="s">
+        <v>412</v>
+      </c>
+      <c r="C130" s="22">
+        <v>698000</v>
+      </c>
+      <c r="D130" s="25" t="s">
+        <v>413</v>
+      </c>
+      <c r="E130" s="38" t="s">
+        <v>414</v>
+      </c>
+      <c r="F130" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="131" spans="2:6" s="1" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="B131" s="32" t="s">
+        <v>415</v>
+      </c>
+      <c r="C131" s="28">
+        <v>6540739</v>
+      </c>
+      <c r="D131" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="E131" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="F131" s="26" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="132" spans="2:6" s="1" customFormat="1" ht="39.6" customHeight="1">
+      <c r="B132" s="32" t="s">
+        <v>419</v>
+      </c>
+      <c r="C132" s="22">
+        <v>244000</v>
+      </c>
+      <c r="D132" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="E132" s="31" t="s">
+        <v>421</v>
+      </c>
+      <c r="F132" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="133" spans="2:6" s="1" customFormat="1" ht="39" customHeight="1">
+      <c r="B133" s="32" t="s">
+        <v>422</v>
+      </c>
+      <c r="C133" s="28">
+        <v>950000</v>
+      </c>
+      <c r="D133" s="25" t="s">
+        <v>423</v>
+      </c>
+      <c r="E133" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="F133" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="134" spans="2:6" s="1" customFormat="1" ht="31.8" customHeight="1">
+      <c r="B134" s="32" t="s">
+        <v>425</v>
+      </c>
+      <c r="C134" s="3">
+        <v>332000</v>
+      </c>
+      <c r="D134" s="25" t="s">
+        <v>426</v>
+      </c>
+      <c r="E134" s="31" t="s">
+        <v>427</v>
+      </c>
+      <c r="F134" s="39" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="135" spans="2:6" s="1" customFormat="1" ht="39.6" customHeight="1">
+      <c r="B135" s="32" t="s">
+        <v>429</v>
+      </c>
+      <c r="C135" s="30">
+        <v>506736</v>
+      </c>
+      <c r="D135" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="E135" s="31" t="s">
+        <v>431</v>
+      </c>
+      <c r="F135" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="E1" s="4" t="s">
-[...189 lines deleted...]
-      <c r="E12" s="5" t="s">
+    </row>
+    <row r="136" spans="2:6" s="1" customFormat="1" ht="33.6" customHeight="1">
+      <c r="B136" s="32" t="s">
+        <v>432</v>
+      </c>
+      <c r="C136" s="3">
+        <v>400000</v>
+      </c>
+      <c r="D136" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="E136" s="31" t="s">
+        <v>434</v>
+      </c>
+      <c r="F136" s="26" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="137" spans="2:6" s="1" customFormat="1" ht="65.25" customHeight="1">
+      <c r="B137" s="21" t="s">
+        <v>435</v>
+      </c>
+      <c r="C137" s="22">
+        <v>494000</v>
+      </c>
+      <c r="D137" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="E137" s="26" t="s">
+        <v>437</v>
+      </c>
+      <c r="F137" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="138" spans="2:6" s="1" customFormat="1" ht="26.4" customHeight="1">
+      <c r="B138" s="32" t="s">
+        <v>438</v>
+      </c>
+      <c r="C138" s="30">
+        <v>787690</v>
+      </c>
+      <c r="D138" s="25" t="s">
+        <v>439</v>
+      </c>
+      <c r="E138" s="31" t="s">
+        <v>440</v>
+      </c>
+      <c r="F138" s="26" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="139" spans="2:6" s="1" customFormat="1" ht="33" customHeight="1">
+      <c r="B139" s="32" t="s">
+        <v>442</v>
+      </c>
+      <c r="C139" s="3">
+        <v>3462000</v>
+      </c>
+      <c r="D139" s="25" t="s">
+        <v>443</v>
+      </c>
+      <c r="E139" s="31" t="s">
+        <v>444</v>
+      </c>
+      <c r="F139" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="2:6" s="1" customFormat="1" ht="61.8" customHeight="1">
+      <c r="B140" s="21" t="s">
+        <v>445</v>
+      </c>
+      <c r="C140" s="28">
+        <v>931000</v>
+      </c>
+      <c r="D140" s="25" t="s">
+        <v>446</v>
+      </c>
+      <c r="E140" s="26" t="s">
+        <v>447</v>
+      </c>
+      <c r="F140" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" s="1" customFormat="1" ht="39.6" customHeight="1">
+      <c r="B141" s="32" t="s">
+        <v>448</v>
+      </c>
+      <c r="C141" s="3">
+        <v>4590000</v>
+      </c>
+      <c r="D141" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="E141" s="31" t="s">
+        <v>444</v>
+      </c>
+      <c r="F141" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="F12" s="4" t="s">
-[...582 lines deleted...]
-      <c r="B47" s="4" t="s">
+    </row>
+    <row r="142" spans="2:6" s="40" customFormat="1" ht="31.8" customHeight="1">
+      <c r="B142" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="C142" s="28">
+        <v>1840000</v>
+      </c>
+      <c r="D142" s="25" t="s">
+        <v>451</v>
+      </c>
+      <c r="E142" s="26" t="s">
+        <v>452</v>
+      </c>
+      <c r="F142" s="26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="143" spans="2:6" s="1" customFormat="1" ht="40.799999999999997" customHeight="1">
+      <c r="B143" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="C143" s="22">
+        <v>931000</v>
+      </c>
+      <c r="D143" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="E143" s="26" t="s">
+        <v>447</v>
+      </c>
+      <c r="F143" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="7">
-[...1505 lines deleted...]
-        <v>150</v>
+    </row>
+    <row r="145" spans="3:3">
+      <c r="C145" s="41">
+        <f>SUM(C2:C143)</f>
+        <v>247761055</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="0" scale="75" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.11811023622047245" right="0.31496062992125984" top="0.35433070866141736" bottom="0.15748031496062992" header="0.55118110236220474" footer="0.35433070866141736"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>採購契約目錄 英文版 1150302</vt:lpstr>
+      <vt:lpstr> 115061２</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>李海雁</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>