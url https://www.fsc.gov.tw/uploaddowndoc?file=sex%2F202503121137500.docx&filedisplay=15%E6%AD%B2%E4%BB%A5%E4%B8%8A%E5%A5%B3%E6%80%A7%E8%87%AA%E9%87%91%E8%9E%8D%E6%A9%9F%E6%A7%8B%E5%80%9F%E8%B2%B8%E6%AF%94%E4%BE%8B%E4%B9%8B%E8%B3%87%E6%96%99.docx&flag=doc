--- v0 (2025-11-09)
+++ v1 (2026-10-22)
@@ -104,321 +104,311 @@
           <w:p w14:paraId="458206CB" w14:textId="1606B912" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DC91DEA" w14:textId="7EBA209C" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="078D774C" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5926578E" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EF9BE39" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E03702B" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24F2E4D5" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15419699" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="103B2F8C" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="499BB7AB" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75E20298" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
@@ -453,321 +443,311 @@
               <w:t>比例(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15CC8054" w14:textId="284B78FB" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23.08%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6163CABD" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.83%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C65A5A7" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.61%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7290CE35" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.47%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3843BF97" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.23%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A19D2E8" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21.69%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BBCD9F5" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21.37%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47027760" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21.26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44AA82F4" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21.01%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C6EA5C1" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00931040">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.90%</w:t>
             </w:r>
           </w:p>
@@ -783,296 +763,301 @@
           </w:tcPr>
           <w:p w14:paraId="4C0C3C34" w14:textId="03D08FB6" w:rsidR="00FE0081" w:rsidRPr="004D1E97" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242EC700" w14:textId="59355CCA" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31951255" w14:textId="38C4F688" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3EED1DB9" w14:textId="773289CF" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC6F1B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="299A09B1" w14:textId="68DDB233" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D1E97">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="157289B8" w14:textId="1C0A2CDD" w:rsidR="00FE0081" w:rsidRPr="00E24348" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24348">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24348">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="661A1715" w14:textId="37DBD344" w:rsidR="00FE0081" w:rsidRPr="00D771B2" w:rsidRDefault="00E24348" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D771B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11F46629" w14:textId="2BA41C38" w:rsidR="00FE0081" w:rsidRPr="00313F6C" w:rsidRDefault="00D771B2" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00313F6C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FFEB17" w14:textId="27840371" w:rsidR="00FE0081" w:rsidRPr="00085E3D" w:rsidRDefault="008A4BF4" w:rsidP="00FE0081">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00085E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEAB409" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A099F93" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0081" w:rsidRPr="00931040" w14:paraId="0CC6B863" w14:textId="77777777" w:rsidTr="00FE0081">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="pct"/>
           </w:tcPr>
@@ -1096,287 +1081,292 @@
               <w:t>比例(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EC9D8B8" w14:textId="6F35952F" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.95%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="508C0EA4" w14:textId="4D67E80F" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931040">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.88%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="281A96E6" w14:textId="263E761F" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC6F1B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23.04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1F1BCFEC" w14:textId="4546419A" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D1E97">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24.33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09044676" w14:textId="218FD631" w:rsidR="00FE0081" w:rsidRPr="00E24348" w:rsidRDefault="00976EB0" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24348">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24.12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="040FD96A" w14:textId="61AA5076" w:rsidR="00FE0081" w:rsidRPr="00D771B2" w:rsidRDefault="00E24348" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D771B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1461FD" w14:textId="2F920CDF" w:rsidR="00FE0081" w:rsidRPr="00313F6C" w:rsidRDefault="00D771B2" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00313F6C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.01%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0026BC" w14:textId="562DC843" w:rsidR="00FE0081" w:rsidRPr="00085E3D" w:rsidRDefault="008A4BF4" w:rsidP="00FE0081">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00085E3D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.23%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CDAF601" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="671C5A01" w14:textId="77777777" w:rsidR="00FE0081" w:rsidRPr="00931040" w:rsidRDefault="00FE0081" w:rsidP="00FE0081">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C8CCAE2" w14:textId="77777777" w:rsidR="00931040" w:rsidRDefault="00931040" w:rsidP="000E12C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1533,74 +1523,74 @@
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>發布頻率</w:t>
       </w:r>
       <w:r w:rsidRPr="00A82E46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>每年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2A3764" w14:textId="6EED7C3A" w:rsidR="00A82E46" w:rsidRPr="00313F6C" w:rsidRDefault="00A82E46" w:rsidP="00A82E46">
+    <w:p w14:paraId="7E2A3764" w14:textId="2FD237AB" w:rsidR="00A82E46" w:rsidRPr="00313F6C" w:rsidRDefault="00A82E46" w:rsidP="00A82E46">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>預計下次發布日期：</w:t>
       </w:r>
       <w:r w:rsidR="007257E7" w:rsidRPr="00313F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00313F6C" w:rsidRPr="00313F6C">
+      <w:r w:rsidR="00085E3D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007257E7" w:rsidRPr="00313F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年3月1</w:t>
       </w:r>
       <w:r w:rsidR="000A45E7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007257E7" w:rsidRPr="00313F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日前</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349BEC38" w14:textId="77777777" w:rsidR="006043D0" w:rsidRPr="006043D0" w:rsidRDefault="000E12C3" w:rsidP="006043D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
@@ -1616,58 +1606,58 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財團法人金融聯合徵信中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC1E19B" w14:textId="77777777" w:rsidR="000E12C3" w:rsidRPr="000E12C3" w:rsidRDefault="000E12C3" w:rsidP="000E12C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000E12C3" w:rsidRPr="000E12C3" w:rsidSect="0018304F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1433A36E" w14:textId="77777777" w:rsidR="00D9073A" w:rsidRDefault="00D9073A" w:rsidP="0008603D">
+    <w:p w14:paraId="2ED18C3A" w14:textId="77777777" w:rsidR="00C111F3" w:rsidRDefault="00C111F3" w:rsidP="0008603D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61B09293" w14:textId="77777777" w:rsidR="00D9073A" w:rsidRDefault="00D9073A" w:rsidP="0008603D">
+    <w:p w14:paraId="0EFA4EFA" w14:textId="77777777" w:rsidR="00C111F3" w:rsidRDefault="00C111F3" w:rsidP="0008603D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -1683,58 +1673,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B5CC8F1" w14:textId="77777777" w:rsidR="00D9073A" w:rsidRDefault="00D9073A" w:rsidP="0008603D">
+    <w:p w14:paraId="4CD0F4F7" w14:textId="77777777" w:rsidR="00C111F3" w:rsidRDefault="00C111F3" w:rsidP="0008603D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="469BA3BF" w14:textId="77777777" w:rsidR="00D9073A" w:rsidRDefault="00D9073A" w:rsidP="0008603D">
+    <w:p w14:paraId="06666B81" w14:textId="77777777" w:rsidR="00C111F3" w:rsidRDefault="00C111F3" w:rsidP="0008603D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E10F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2084F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -1790,126 +1780,132 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="455105946">
+  <w:num w:numId="1" w16cid:durableId="829296707">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="88"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0018304F"/>
     <w:rsid w:val="00044117"/>
     <w:rsid w:val="00063583"/>
+    <w:rsid w:val="00085E3D"/>
     <w:rsid w:val="0008603D"/>
     <w:rsid w:val="000A45E7"/>
     <w:rsid w:val="000E12C3"/>
     <w:rsid w:val="0018304F"/>
     <w:rsid w:val="00313F6C"/>
     <w:rsid w:val="0032192D"/>
     <w:rsid w:val="00364E79"/>
+    <w:rsid w:val="00365668"/>
     <w:rsid w:val="003D010C"/>
     <w:rsid w:val="00427DB7"/>
     <w:rsid w:val="004374A0"/>
     <w:rsid w:val="00443449"/>
     <w:rsid w:val="004C6D7B"/>
     <w:rsid w:val="004D1E97"/>
     <w:rsid w:val="004E014A"/>
     <w:rsid w:val="004E7ADB"/>
     <w:rsid w:val="004F462A"/>
     <w:rsid w:val="005516C2"/>
     <w:rsid w:val="006043D0"/>
     <w:rsid w:val="00680069"/>
     <w:rsid w:val="007257E7"/>
+    <w:rsid w:val="008A4BF4"/>
     <w:rsid w:val="008F1815"/>
     <w:rsid w:val="00931040"/>
     <w:rsid w:val="00976983"/>
     <w:rsid w:val="00976EB0"/>
+    <w:rsid w:val="009A70BE"/>
     <w:rsid w:val="009A7443"/>
     <w:rsid w:val="00A80A5D"/>
     <w:rsid w:val="00A82E46"/>
     <w:rsid w:val="00A94427"/>
     <w:rsid w:val="00AD41F4"/>
     <w:rsid w:val="00B934FA"/>
+    <w:rsid w:val="00C111F3"/>
     <w:rsid w:val="00C322B4"/>
     <w:rsid w:val="00C3709A"/>
     <w:rsid w:val="00C431FF"/>
     <w:rsid w:val="00C740E7"/>
     <w:rsid w:val="00C91596"/>
     <w:rsid w:val="00D771B2"/>
     <w:rsid w:val="00D9073A"/>
     <w:rsid w:val="00E16CA5"/>
     <w:rsid w:val="00E24348"/>
     <w:rsid w:val="00E55928"/>
     <w:rsid w:val="00E6050B"/>
     <w:rsid w:val="00EC6F1B"/>
     <w:rsid w:val="00ED0B51"/>
     <w:rsid w:val="00F24707"/>
     <w:rsid w:val="00FB760F"/>
     <w:rsid w:val="00FE0081"/>
     <w:rsid w:val="00FE28A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -2533,50 +2529,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2053574615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2807,51 +2804,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>62</Words>
-  <Characters>356</Characters>
+  <Words>63</Words>
+  <Characters>365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>417</CharactersWithSpaces>
+  <CharactersWithSpaces>427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>張皓然</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>